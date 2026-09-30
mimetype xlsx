--- v0 (2026-05-17)
+++ v1 (2026-09-30)
@@ -12,256 +12,1589 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
-[...7 lines deleted...]
-    <t>Ano</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="432">
+  <si>
+    <t>EMENDAS PARLAMENTARES</t>
+  </si>
+  <si>
+    <t>► JOSIVALDO JP — Nº 202542120005/2025</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Número/Ano</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
+    <t>Origem</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Vl. Previsto</t>
+  </si>
+  <si>
+    <t>Vl. Repassado</t>
+  </si>
+  <si>
+    <t>JOSIVALDO JP</t>
+  </si>
+  <si>
+    <t>202542120005/2025</t>
+  </si>
+  <si>
+    <t>INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202542120005-JOSIVALDO JP ao ente 06759104000160 - MUNICIPIO DE MONTES ALT...</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Transferência Especial</t>
+  </si>
+  <si>
+    <t>R$ 693.000,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>09/09/2025</t>
+  </si>
+  <si>
     <t>Função de Governo</t>
   </si>
   <si>
-    <t>Origem</t>
-[...2 lines deleted...]
-    <t>Forma de Repasse</t>
+    <t>ENCARGOS ESPECIAS</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>MUNICIPIO DE MONTES ALTOS</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
-    <t>Valor Realizado</t>
-[...5 lines deleted...]
-    <t>2025OB001914</t>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>0,0%</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202542120005-JOSIVALDO JP ao ente 06759104000160 - MUNICIPIO DE MONTES ALTOS</t>
   </si>
   <si>
-    <t>28 - Encargos especiais</t>
-[...8 lines deleted...]
-    <t>693.000,00</t>
+    <t>► CLEBER VERDE — Nº 23880007/2025</t>
   </si>
   <si>
     <t>CLEBER VERDE</t>
   </si>
   <si>
+    <t>23880007/2025</t>
+  </si>
+  <si>
     <t>INCREMENTO MAC</t>
   </si>
   <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 400.000,00</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
     <t>SAÚDE - FEDERAL</t>
   </si>
   <si>
-    <t>Fundo a Fundo</t>
-[...2 lines deleted...]
-    <t>400.000,00</t>
+    <t>Montes Altos</t>
+  </si>
+  <si>
+    <t>► PEDRO LUCAS FERNANDES. — Nº 41250005/2024</t>
+  </si>
+  <si>
+    <t>PEDRO LUCAS FERNANDES.</t>
+  </si>
+  <si>
+    <t>41250005/2024</t>
+  </si>
+  <si>
+    <t>CUSTEIO AO PISO DA ATENÇÃO PRIMARIA</t>
+  </si>
+  <si>
+    <t>R$ 500.000,00</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>SAÚDE</t>
+  </si>
+  <si>
+    <t>Montes Altos - MA</t>
+  </si>
+  <si>
+    <t>R$ 447.376,45</t>
+  </si>
+  <si>
+    <t>89,5%</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 . 8218004 | Data: 06/08/2025 | Vl. Empenhado: R$ 10.654,92 | Vl. Liquidado: R$ 10.654,92 | Vl. Pago: R$ 10.654,92</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>AUTO POSTO CARREIRAO EIRELI</t>
+  </si>
+  <si>
+    <t>03 .031.208/0001-66</t>
+  </si>
+  <si>
+    <t>3.3.90.30.00.00</t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t>1004 / Manutenção e Funcionamento da Atençào BAsica</t>
+  </si>
+  <si>
+    <t>Pregão Eletronico</t>
+  </si>
+  <si>
+    <t>002/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Forneci mento parcelado de combustível com vista ao atendimento da Secretaria Municipal de Saúde, conforme pregão eletrônico n°007/2024 e Termo de Contrato nº 002/2025-ARP 013 .1/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025 . 8218004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>000003957</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>R$ 10.654,92</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025 . 8218004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>2025 . 8225002</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 . 8220029 | Data: 08/08/2025 | Vl. Empenhado: R$ 3.000,00 | Vl. Liquidado: R$ 3.000,00 | Vl. Pago: R$ 3.000,00</t>
+  </si>
+  <si>
+    <t>ODOTOTEC COMERCIO E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>34 . 626 . 067/0001-58</t>
+  </si>
+  <si>
+    <t>3 . 3. 90 . 39 . 50. 99</t>
+  </si>
+  <si>
+    <t>104 / Manutenção e Funcionamento da Atençào BAsica</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITACAÇÃO</t>
+  </si>
+  <si>
+    <t>001/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocor rer à !:Jespesa com Prestação de ~erv~çç de manutenção de equipamentos odontológicos, conforme Dispensa de :icitação n• 005/2025 e :ermo de Contrato n• 001/2025-0052304/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025 . 8220029 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 3.000,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025 . 8220029 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 . 8227011</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025.8220030 | Data: 08/08/2025 | Vl. Empenhado: R$ 4.015,00 | Vl. Liquidado: R$ 4.015,00 | Vl. Pago: R$ 4.015,00</t>
+  </si>
+  <si>
+    <t>34.626.067/0001-58</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido par a ocor rer à Despesa com Prestação de se r viço de manutenção de equipamentos odontológicos, confo r me Dispensa de Li citação n º 005/2025 e Termo d e Contrato nº 001/2025- 0052304 / 2025&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025.8220030 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000.000.072</t>
+  </si>
+  <si>
+    <t>R$ 4.015,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025.8220030 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 . 822701 2</t>
+  </si>
+  <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025.9247001 | Data: 04/09/2025 | Vl. Empenhado: R$ 4.004,00 | Vl. Liquidado: R$ 4.004,00 | Vl. Pago: R$ 4.004,00</t>
+  </si>
+  <si>
+    <t>3.3.90.39.00.00</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho e mitido par a ocorre r à Despesa com Prestação de ser viço de manutenção de equipamentos odontológicos, con for me Dispensa de Licitação nº 005/2025 e Te rmo de Cont rato n º 001/2025-0052304/2025&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025.9247001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 4.004,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025.9247001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025. 9254004</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025.9244003 | Data: 01/09/2025 | Vl. Empenhado: R$ 12.836,75 | Vl. Liquidado: R$ 12.836,75 | Vl. Pago: R$ 12.836,75</t>
+  </si>
+  <si>
+    <t>03.031.208/0001-66</t>
+  </si>
+  <si>
+    <t>Descrição:Empe nho emiti d o par a ocorre r à Despesa com Fornecimento par celado d e combustível com v ist a ao atendimento da Se c r e t a r ia Municipal de Sa úde , conforme p r e gão eletrônico n º00 ? / 2 02 4 e Ter mo d e Contrat o nº 002/2025-ARP 013 . 1/20 25 .&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025.9244003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000004046</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 12.836,75</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025.9244003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025. 9259004</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025. 9244007 | Data: 01/09/2025 | Vl. Empenhado: R$ 11.122,76 | Vl. Liquidado: R$ 11.122,76 | Vl. Pago: R$ 11.122,76</t>
+  </si>
+  <si>
+    <t>02/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Fornecimento parcelado de combustível com vista ao atendimento da Secretaria Municipal de Saúde, conforme pregão eletrônico n°007/2024 e Termo de Contrato n• 002/2025 ARP 013 . 1/2025 .&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025. 9244007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>º 000004016</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 11.122,76</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025. 9244007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025. 9245002</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 . 9248004 | Data: 05/09/2025 | Vl. Empenhado: R$ 62.245,79 | Vl. Liquidado: R$ 62.245,79 | Vl. Pago: R$ 62.245,79</t>
+  </si>
+  <si>
+    <t>THAMIPE COMERCIO E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>11.068.908/00001-53</t>
+  </si>
+  <si>
+    <t>004/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Aquisição de peças destinadas a frota de veículos, máquinas pesadas e equipamentos de i n teresse da Secretaria Mun icipal de Saúd e , conforme P .E n°004/ 2025 e CONTRATO N º 004/2025&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025 . 9248004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000.000.139</t>
+  </si>
+  <si>
+    <t>R$ 62.245,79</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025 . 9248004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 . 9254001</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025.9248008 | Data: 05/09/2025 | Vl. Empenhado: R$ 4.510,00 | Vl. Liquidado: R$ 4.510,00 | Vl. Pago: R$ 4.510,00</t>
+  </si>
+  <si>
+    <t>01/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Empe nho emitido pa r a ocorr er à Despesa com Fo rnecimento de peças par a e q uipamen tos odontológicos para atender a s nec e ssida des d a Sec . de Saúd e Mon t e s Al t os, con: o r me Dis pensa de Licitação nº 032/2025 e Termo de Contrato nº 001/2025&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025.9248008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000.000.073</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 4.510,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025.9248008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 . 9253004</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025.9254001 | Data: 11/09/2025 | Vl. Empenhado: R$ 13.211,70 | Vl. Liquidado: R$ 13.211,70 | Vl. Pago: R$ 13.211,70</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido par a ocorrer à Despesa com Fornecimento parcelado de combustível com vista ao atendimento da Secretaria Municipal d e Saúde, con:or me pregão eletrônico n°007/2024 e Termo de Contrato nº 002/2025-ARP 013 . 1/2025 .&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025.9254001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000004089</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 13.211,70</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025.9254001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 . 9261008 | Data: 18/09/2025 | Vl. Empenhado: R$ 15.499,80 | Vl. Liquidado: R$ 15.499,80 | Vl. Pago: R$ 15.499,80</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorre r à Despesa com Fornecimento parcelado de combustível com vista ao atendimento da Secretaria Municipal de Saúde, conforme pregão eletrônico nº 00,/2024 e Termo de Contrato n º 002/2025-ARP 013 . 1/2025 .&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025 . 9261008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000004113</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 15.499,80</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025 . 9261008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>03/10/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 . 10276016 | Data: 03/10/2025 | Vl. Empenhado: R$ 17.637,18 | Vl. Liquidado: R$ 17.637,18 | Vl. Pago: R$ 17.637,18</t>
+  </si>
+  <si>
+    <t>Descrição:Empe nho emitido para ocorre r à Despesa com Fornecimento par celado de combustível com vista ao atendimento da Secretaria Municipal 013 . 1/2025 .&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025 . 10276016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000004140</t>
+  </si>
+  <si>
+    <t>13/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 17.637,18</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025 . 10276016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 .10289010</t>
+  </si>
+  <si>
+    <t>16/10/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025.11308005 | Data: 04/11/2025 | Vl. Empenhado: R$ 3.592,00 | Vl. Liquidado: R$ 3.592,00 | Vl. Pago: R$ 3.592,00</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Jespesa com Prestação de serviço de manutenção de equipamentos odontológicos, conforme Dispensa de :icitação n º 005/2025 e :ermo de Contr at::o nº 001/2025-0052301/2025&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025.11308005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>04/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 3.592,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025.11308005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 . 11308004</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025.11308008 | Data: 04/11/2025 | Vl. Empenhado: R$ 3.492,00 | Vl. Liquidado: R$ 3.492,00 | Vl. Pago: R$ 3.492,00</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorre r à Despesa com Aquisição de equipamentos odontológicos , para atender as necessidades da Sec . de Saúde , conforme processo de DisPensa de Licitação nº 032/2025 e Termo de Contrato nº 001/2025 .&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025.11308008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000.000.076</t>
+  </si>
+  <si>
+    <t>R$ 3.492,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025.11308008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 .11314015 | Data: 10/11/2025 | Vl. Empenhado: R$ 1.578,89 | Vl. Liquidado: R$ 1.578,89 | Vl. Pago: R$ 1.578,89</t>
+  </si>
+  <si>
+    <t>s. BARROS DE SOUZA EIRELI</t>
+  </si>
+  <si>
+    <t>PE</t>
+  </si>
+  <si>
+    <t>Descrição:Empe nho emitido para ocorrer à Despesa com Contratação de empresa par a prestação de serviços de acesso a internet para atender a Secr etaria Municipal de Saúde . Conforme P . E n º 002/2025 e Contrato nº 002/2025 .&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025 .11314015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0000000205</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
+  </si>
+  <si>
+    <t>R$ 1.578,89</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025 .11314015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 . 1132 8010</t>
+  </si>
+  <si>
+    <t>24/11/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 . 5148005 | Data: 28/05/2025 | Vl. Empenhado: R$ 9.407,52 | Vl. Liquidado: R$ 9.407,52 | Vl. Pago: R$ 9.407,52</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- / Manutenção e Funcionamento da Atençào BAsica</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido par a ocor rer à Despesa com Fo rneci mento parcelado de combustível com v ist a a o atendiment o da Secr e t a r ia Municipal de Saúde , confor me p r e gão eletrônico nº007/2024 e Termo de Contrato n º 002/2025-ARP 013 . 1/2025 .&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025 . 5148005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000003764</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>R$ 9.407,52</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025 . 5148005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025.6156002 | Data: 05/06/2025 | Vl. Empenhado: R$ 10.001,00 | Vl. Liquidado: R$ 10.001,00 | Vl. Pago: R$ 10.001,00</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025.6156002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000.000.070</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 10.001,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025.6156002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>202 5 . 6163001</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025.6156004 | Data: 05/06/2025 | Vl. Empenhado: R$ 7.003,00 | Vl. Liquidado: R$ 7.003,00 | Vl. Pago: R$ 7.003,00</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Fornecimento de peças para equipamentos odontológicos para atender as necessidades da Sec . de Saúde Montes Altos, conforme Dispensa de Licicação nº 032/2025 e Termo de Contrato n º 001/2025&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025.6156004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 7.003,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025.6156004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 . 6163002</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025. 6162011 | Data: 11/06/2025 | Vl. Empenhado: R$ 1.578,00 | Vl. Liquidado: R$ 1.578,00 | Vl. Pago: R$ 1.578,00</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Contratação de empresa para prestação de serviços de acesso a internet para acender a Secretaria Municipal de Saúde . Conforme P. E nº 002/2025 e Contrato nº 002/2025 .&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025. 6162011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000063120</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 1.578,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025. 6162011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 . 6163002 | Data: 12/06/2025 | Vl. Empenhado: R$ 30.982,68 | Vl. Liquidado: R$ 30.982,68 | Vl. Pago: R$ 30.982,68</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à· Despesa com Aquisição de peças destinadas a frota de veículos , máquinas pesadas e equipamentos de interesse da Secretaria Municipal de Saú.de, conforme P . E nº004/2025 e CONTRATO Nº 004/2025 .&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025 . 6163002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>002098</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 30.982,68</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025 . 6163002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>00/00/0000</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025.6168006 | Data: 17/06/2025 | Vl. Empenhado: R$ 12.540,00 | Vl. Liquidado: R$ 12.540,00 | Vl. Pago: R$ 12.540,00</t>
+  </si>
+  <si>
+    <t>SILOMI DE OLIVEIRA MOREIRA - ME</t>
+  </si>
+  <si>
+    <t>06697072000116</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Contrataçilo de empresa para p restaç/lo de s erviços gráficos para . atender as necessi dades deste municipio , conforme Pregilo Eletrônico nº 005/202 4 e Termo de Contrato nº 004/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025.6168006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 12.540,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025.6168006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2 025.617501 0</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025. 6169014 | Data: 18/06/2025 | Vl. Empenhado: R$ 10.720,20 | Vl. Liquidado: R$ 10.720,20 | Vl. Pago: R$ 10.720,20</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025. 6169014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000003833</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 10.720,20</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025. 6169014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 . 6171026 | Data: 20/06/2025 | Vl. Empenhado: R$ 2.299,00 | Vl. Liquidado: R$ 2.299,00 | Vl. Pago: R$ 2.299,00</t>
+  </si>
+  <si>
+    <t>SILOMI DE OLIVEI RA MOREI RA - ME</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Contratação de empresa para prestação de serviços gráficos para atender as necessidades deste mun,icípio, conforme Pregão Eletrônico nº 005/2024 · e Termo de Contrato nº 004/2025&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025 . 6171026 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>20/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 2.299,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025 . 6171026 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025.6171030 | Data: 20/06/2025 | Vl. Empenhado: R$ 30.971,26 | Vl. Liquidado: R$ 30.971,26 | Vl. Pago: R$ 30.971,26</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorre r à Despesa com Aquisiçao de peças destinadas a frota de veiculos, máquinas pesadas e equipamentos de int eresse da Secretaria Municipal de Saúde , conforme P. E n°004/2025 e CONTRATO Nº 004/2025&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025.6171030 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>002096</t>
+  </si>
+  <si>
+    <t>R$ 30.971,26</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025.6171030 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025. 7182001</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025. 7182014 | Data: 01/07/2025 | Vl. Empenhado: R$ 10.107,60 | Vl. Liquidado: R$ 10.107,60 | Vl. Pago: R$ 10.107,60</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido par a ocor rer à Despesa com For necimento parcelado de combustível com vista ao atendimento da Secr e t a ria Municipal de Sa úde, conforme pregão eletr ônico n°007/2024 e Termo de Contr ato nº 002/2025-ARP 013 . 1/2025.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025. 7182014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000003848</t>
+  </si>
+  <si>
+    <t>R$ 10.107,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025. 7182014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 .2._18 4 023</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2~25 . 7185005 | Data: 04/07/2025 | Vl. Empenhado: R$ 10.327,00 | Vl. Liquidado: R$ 10.327,00 | Vl. Pago: R$ 10.327,00</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emit ido para ocorrer à Despesa com Fornecimento parcelado de combustível com vist a ao atendimento da Secr etaria Municipal d e Saúde, confor me pregão eletrônico n°007/2024 e Termo de Contrato n º 002/2025-ARP 013 . 1/2025 .&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2~25 . 7185005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0003873</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>R$ 10.327,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2~25 . 7185005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025. 7195007</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025.7185008 | Data: 04/07/2025 | Vl. Empenhado: R$ 1.578,89 | Vl. Liquidado: R$ 1.578,89 | Vl. Pago: R$ 1.578,89</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Contratação de empresa para prestação de serviços de acesso a inte rnet para atender a Secretaria Municipal de Saúde . Conforme P .E nº 002/2025 e Contrato n º 002/2025 .&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025.7185008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0063886</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025.7185008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 . 7204010</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 . 7190003 | Data: 09/07/2025 | Vl. Empenhado: R$ 4.063,00 | Vl. Liquidado: R$ 4.063,00 | Vl. Pago: R$ 4.063,00</t>
+  </si>
+  <si>
+    <t>LANCHONETE DA IRE LTDA</t>
+  </si>
+  <si>
+    <t>- / -</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Contrato é o fornecimento de buffets para atender as necessidades da Secretaria Municipal de Saúde; Conforme Pregão Eletrônico n°007 /2025 e Contrato nº 002/2025 ARP 008 . 1/2025&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025 . 7190003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
+  </si>
+  <si>
+    <t>R$ 4.063,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025 . 7190003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 . 7196025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025. 7 1 92007 | Data: 11/07/2025 | Vl. Empenhado: R$ 7.092,54 | Vl. Liquidado: R$ 7.092,54 | Vl. Pago: R$ 7.092,54</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Aquisição de peças destinadas a frota de veículos , máquinas pesadas e equipamentos de interesse da Secretaria Municipal de Saúde, con:o rme P . E n°004 /2025 e CONTRATO Nº 004/2025 .&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025. 7 1 92007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>002158</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>R$ 7.092,54</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025. 7 1 92007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025. 7202 001</t>
+  </si>
+  <si>
+    <t>21/07/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 . 7197006 | Data: 16/07/2025 | Vl. Empenhado: R$ 11.866,37 | Vl. Liquidado: R$ 11.866,37 | Vl. Pago: R$ 11.866,37</t>
+  </si>
+  <si>
+    <t>Descrição:Empen ho emi t ido par a ocorre r à Despesa com Fornecimento parcelado de combustivel com vi s t a ao acendimento da Secret aria Municipal de Saúde, confor me p r egão eletrônico n°007 /2024 e Termo d e Contrato nº 002/2025-ARP 013 . 1/2025 .</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025 . 7197006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000003904</t>
+  </si>
+  <si>
+    <t>R$ 11.866,37</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025 . 7197006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 . 7204009</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025. 7206003 | Data: 25/07/2025 | Vl. Empenhado: R$ 19.371,60 | Vl. Liquidado: R$ 19.371,60 | Vl. Pago: R$ 19.371,60</t>
+  </si>
+  <si>
+    <t>06.697.072/0001-16</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Contrat ação de empresa para prestação de serviços gráficos para atender as necessidades deste municipio, conforme Pregão Eletrônico nº 005/202 4 e Termo de Contrato nº 004/2025&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025. 7206003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
+  </si>
+  <si>
+    <t>R$ 19.371,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025. 7206003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025. 7206003</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 . 7206004 | Data: 25/07/2025 | Vl. Empenhado: R$ 22.745,00 | Vl. Liquidado: R$ 22.745,00 | Vl. Pago: R$ 22.745,00</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorr er à Despesa com Fornecimento parcelado de combustivel com vista ao atendimento da Secr eta ria Municipal de Saúde, conforme pregão eletrôni co nº00?/2024 e Termo de Contrato nº 002/2025-ARP 013 . 1/2025 .&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025 . 7206004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>003937</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>R$ 22.745,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025 . 7206004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 . 8213001</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 . 82 13 013 | Data: 01/08/2025 | Vl. Empenhado: R$ 15.728,16 | Vl. Liquidado: R$ 15.728,16 | Vl. Pago: R$ 15.728,16</t>
+  </si>
+  <si>
+    <t>DISTRIBUIDORA RODRIGUES OLIVEIRA LTDA</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido par a ocorr er à Despesa com Aquisição de materiais de limpeza e higiene par a atender as necessidad es da Secreta ria Municipal de Saúd e , conforme P . E :9/2023 e CONTRATO Nº 002 . 2025-001 . 1 . 2024 . 2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025 . 82 13 013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000.000.976</t>
+  </si>
+  <si>
+    <t>05/08/2025</t>
+  </si>
+  <si>
+    <t>R$ 15.728,16</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025 . 82 13 013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 . 821 7007</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 . 8216022 | Data: 04/08/2025 | Vl. Empenhado: R$ 7.881,65 | Vl. Liquidado: R$ 7.881,65 | Vl. Pago: R$ 7.881,65</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorrer à Despesa com Aquisição de materiais de limpeza e higiene para atender as necessidades da Secretaria Municipal de Saúde, conforme P . E :9/2023 e CONTRATO Nº 002 . 2025-001 . l . 2024 . 2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025 . 8216022 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>0000</t>
+  </si>
+  <si>
+    <t>R$ 7.881,65</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025 . 8216022 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 _8223021</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 . 7206004 | Data: 25/07/2025 | Vl. Empenhado: R$ 22.745,60 | Vl. Liquidado: R$ 22.745,60 | Vl. Pago: R$ 22.745,60</t>
+  </si>
+  <si>
+    <t>030312080000166</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido para ocorr er à Despesa com Fornecimento parcelado de combustivel com vista ao atendimento da Secr eta ria Municipal de Saúde, conforme pregão eletrôni co nº00?/2024 e Termo de Contrato nº 002/2025-ARP 013 . 1/2025</t>
+  </si>
+  <si>
+    <t>R$ 22.745,60</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025 . 6156003 | Data: 05/06/2025 | Vl. Empenhado: R$ 30.965,59 | Vl. Liquidado: R$ 30.965,59 | Vl. Pago: R$ 30.965,59</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho emitido par a o c o rrer à Despesa com Aquisição de peças d estinadas a frota d e veículos, máq uin as pesadas e e quipame nto s d e inte r esse da Secreta ria Mu n icipal d e Saúde, confo r me P .E n° 004 / 2 025 e CONTRATO N º 004/2025 .&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025 . 6156003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>13/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 30.965,59</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025 . 6156003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025 .6164002</t>
+  </si>
+  <si>
+    <t>► JOSIVALDO JP — Nº 202342120003/2023</t>
+  </si>
+  <si>
+    <t>202342120003/2023</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 06759104000160 - MUNICIPIO DE MONTES ALT...</t>
+  </si>
+  <si>
+    <t>R$ 470.000,00</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 06759104000160 - MUNICIPIO DE MONTES ALTOS</t>
+  </si>
+  <si>
+    <t>► PEDRO LUCAS FERNANDES — Nº 41250002/2023</t>
   </si>
   <si>
     <t>PEDRO LUCAS FERNANDES</t>
   </si>
   <si>
+    <t>41250002/2023</t>
+  </si>
+  <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
-    <t>1.000.000,00</t>
-[...14 lines deleted...]
-    <t>447.376,45</t>
+    <t>Concluída</t>
+  </si>
+  <si>
+    <t>R$ 337.312,00</t>
+  </si>
+  <si>
+    <t>02/10/2023</t>
+  </si>
+  <si>
+    <t>► JOÃO MARCELO SOUZA — Nº 202336880002/2023</t>
   </si>
   <si>
     <t>JOÃO MARCELO SOUZA</t>
   </si>
   <si>
-    <t>2023OB813065</t>
+    <t>202336880002/2023</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202336880002-João Marcelo Souza ao ente 06759104000160 - MUNICIPIO DE MONT...</t>
+  </si>
+  <si>
+    <t>R$ 450.000,00</t>
+  </si>
+  <si>
+    <t>05/07/2023</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202336880002-João Marcelo Souza ao ente 06759104000160 - MUNICIPIO DE MONTES ALTOS</t>
   </si>
   <si>
-    <t>450.000,00</t>
-[...11 lines deleted...]
-    <t>337.312,00</t>
+    <t>► PEDRO LUCAS FERNANDES — Nº 41250001/2023</t>
+  </si>
+  <si>
+    <t>41250001/2023</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL</t>
   </si>
   <si>
     <t>TRANSFERÊNCIAS ESPECIAIS - INCREMENTO MAC</t>
   </si>
   <si>
+    <t>R$ 166.088,00</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
     <t>ENCARGOS ESPECIAIS</t>
   </si>
   <si>
-    <t>166.088,00</t>
-[...2 lines deleted...]
-    <t>2022OB803763</t>
+    <t>MONTES ALTOS</t>
+  </si>
+  <si>
+    <t>► PEDRO LUCAS FERNANDES — Nº 202241250005/2022</t>
+  </si>
+  <si>
+    <t>202241250005/2022</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202241250005-Pedro Lucas Fernandes ao ente 06759104000160 - MUNICIPIO DE M...</t>
+  </si>
+  <si>
+    <t>01/07/2022</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202241250005-Pedro Lucas Fernandes ao ente 06759104000160 - MUNICIPIO DE MONTES ALTOS</t>
   </si>
   <si>
-    <t>2022OB801982</t>
+    <t>► JOÃO MARCELO SOUZA — Nº 202236880003/2022</t>
+  </si>
+  <si>
+    <t>202236880003/2022</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202236880003-João Marcelo Souza ao ente 06759104000160 - MUNICIPIO DE MONT...</t>
+  </si>
+  <si>
+    <t>R$ 760.000,00</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202236880003-João Marcelo Souza ao ente 06759104000160 - MUNICIPIO DE MONTES ALTOS</t>
   </si>
   <si>
-    <t>760.000,00</t>
+    <t>► PEDRO LUCAS FERNANDES — Nº 41250008/2022</t>
+  </si>
+  <si>
+    <t>41250008/2022</t>
   </si>
   <si>
     <t>TRANSFERÊNCIAS ESPECIAIS - INCREMENTO PAP</t>
   </si>
   <si>
+    <t>14/04/2022</t>
+  </si>
+  <si>
+    <t>► JOSIVALDO JP — Nº 42120002/2022</t>
+  </si>
+  <si>
+    <t>42120002/2022</t>
+  </si>
+  <si>
+    <t>► EMENDA DE RELATORIA — Nº 81000794/2021</t>
+  </si>
+  <si>
     <t>EMENDA DE RELATORIA</t>
   </si>
   <si>
+    <t>81000794/2021</t>
+  </si>
+  <si>
+    <t>EMENDA DE RELATOR</t>
+  </si>
+  <si>
     <t>TRANSFERÊNCIAS ESPECIAIS - INCREMENTO PAB</t>
   </si>
   <si>
-    <t>100.000,00</t>
-[...2 lines deleted...]
-    <t>700.000,00</t>
+    <t>09/07/2021</t>
+  </si>
+  <si>
+    <t>► EMENDA DE RELATORIA — Nº 81000792/2021</t>
+  </si>
+  <si>
+    <t>81000792/2021</t>
+  </si>
+  <si>
+    <t>R$ 100.000,00</t>
+  </si>
+  <si>
+    <t>29/06/2021</t>
+  </si>
+  <si>
+    <t>► PEDRO LUCAS FERNANDES — Nº 41250003/2021</t>
+  </si>
+  <si>
+    <t>41250003/2021</t>
+  </si>
+  <si>
+    <t>R$ 700.000,00</t>
+  </si>
+  <si>
+    <t>22/06/2021</t>
+  </si>
+  <si>
+    <t>► ELIZIANE GAMA — Nº 41390014/2020</t>
   </si>
   <si>
     <t>ELIZIANE GAMA</t>
   </si>
   <si>
+    <t>41390014/2020</t>
+  </si>
+  <si>
     <t>COVID-19</t>
   </si>
   <si>
-    <t>290.000,00</t>
+    <t>R$ 290.000,00</t>
+  </si>
+  <si>
+    <t>14/08/2020</t>
+  </si>
+  <si>
+    <t>► BIRA DO PINDARÉ — Nº 39210004/2020</t>
   </si>
   <si>
     <t>BIRA DO PINDARÉ</t>
   </si>
   <si>
+    <t>39210004/2020</t>
+  </si>
+  <si>
     <t>TRANSFERÊNCIAS ESPECIAIS - EQUIPAMENTOS</t>
   </si>
   <si>
-    <t>200.000,00</t>
+    <t>R$ 200.000,00</t>
+  </si>
+  <si>
+    <t>04/05/2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="24"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="12"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a2744"/>
+        <bgColor rgb="FF1a2744"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e6e"/>
+        <bgColor rgb="FF2c3e6e"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF3a3f5c"/>
+        <bgColor rgb="FF3a3f5c"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF4a5568"/>
+        <bgColor rgb="FF4a5568"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF27ae60"/>
+        <bgColor rgb="FF27ae60"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf0faf4"/>
+        <bgColor rgb="FFf0faf4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2980b9"/>
+        <bgColor rgb="FF2980b9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFebf5fb"/>
+        <bgColor rgb="FFebf5fb"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
     <border/>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="24">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -526,561 +1859,8241 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:J646"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="J641" sqref="J641"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:9">
-      <c r="A1" t="s">
+    <row r="1" spans="1:10">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="D3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="E3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="F3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="G3" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="H3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B2" t="s">
+      <c r="I3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="C2">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="J3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="E2" t="s">
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="H2" t="s">
+      <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B3">
-[...5 lines deleted...]
-      <c r="D3" t="s">
+      <c r="G4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="E3" t="s">
+      <c r="H4" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="I4" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="G3" t="s">
+      <c r="J4" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
         <v>13</v>
       </c>
-      <c r="H3" t="s">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C6" t="s">
         <v>21</v>
       </c>
-      <c r="B4">
-[...5 lines deleted...]
-      <c r="D4" t="s">
+      <c r="D6" t="s">
         <v>22</v>
       </c>
-      <c r="E4" t="s">
-[...53 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:9">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
         <v>33</v>
       </c>
-      <c r="C7">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="D9" t="s">
         <v>34</v>
       </c>
-      <c r="E7" t="s">
+      <c r="E9" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="7"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J16" s="6"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>7</v>
+      </c>
+      <c r="H18" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" t="s">
+        <v>44</v>
+      </c>
+      <c r="G19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" t="s">
+        <v>30</v>
+      </c>
+      <c r="E20" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" t="s">
+        <v>30</v>
+      </c>
+      <c r="G20" t="s">
+        <v>31</v>
+      </c>
+      <c r="H20" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" t="s">
+        <v>33</v>
+      </c>
+      <c r="D21" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" t="s">
+        <v>6</v>
+      </c>
+      <c r="F21" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="7"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" t="s">
+        <v>47</v>
+      </c>
+      <c r="C30" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" t="s">
+        <v>50</v>
+      </c>
+      <c r="E30" t="s">
+        <v>5</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>7</v>
+      </c>
+      <c r="H30" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" t="s">
+        <v>51</v>
+      </c>
+      <c r="E31" t="s">
+        <v>25</v>
+      </c>
+      <c r="F31" t="s">
+        <v>52</v>
+      </c>
+      <c r="G31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" t="s">
+        <v>49</v>
+      </c>
+      <c r="C32" t="s">
+        <v>28</v>
+      </c>
+      <c r="D32" t="s">
+        <v>49</v>
+      </c>
+      <c r="E32" t="s">
+        <v>29</v>
+      </c>
+      <c r="F32" t="s">
+        <v>53</v>
+      </c>
+      <c r="G32" t="s">
+        <v>31</v>
+      </c>
+      <c r="H32" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C33" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33" t="s">
+        <v>54</v>
+      </c>
+      <c r="E33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F33" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B35" s="8"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37" s="9"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="9"/>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G38" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H38" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="13"/>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="B42" s="14"/>
+      <c r="C42" s="14"/>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B43" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B44" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="C44" s="18" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" s="19"/>
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19"/>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B47" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E47" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="B48" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C48" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D48" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="E48" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="B50" s="9"/>
+      <c r="C50" s="9"/>
+      <c r="D50" s="9"/>
+      <c r="E50" s="9"/>
+      <c r="F50" s="9"/>
+      <c r="G50" s="9"/>
+      <c r="H50" s="9"/>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C51" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F51" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G51" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H51" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="B53" s="13"/>
+      <c r="C53" s="13"/>
+      <c r="D53" s="13"/>
+      <c r="E53" s="13"/>
+      <c r="F53" s="13"/>
+      <c r="G53" s="13"/>
+      <c r="H53" s="13"/>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="B55" s="14"/>
+      <c r="C55" s="14"/>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C56" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="17">
+        <v>250000040</v>
+      </c>
+      <c r="B57" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="C57" s="18" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B59" s="19"/>
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+      <c r="E59" s="19"/>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B60" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C60" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E60" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B61" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C61" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D61" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="E61" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="B63" s="9"/>
+      <c r="C63" s="9"/>
+      <c r="D63" s="9"/>
+      <c r="E63" s="9"/>
+      <c r="F63" s="9"/>
+      <c r="G63" s="9"/>
+      <c r="H63" s="9"/>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F64" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G64" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H64" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H65" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="B66" s="13"/>
+      <c r="C66" s="13"/>
+      <c r="D66" s="13"/>
+      <c r="E66" s="13"/>
+      <c r="F66" s="13"/>
+      <c r="G66" s="13"/>
+      <c r="H66" s="13"/>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="B68" s="14"/>
+      <c r="C68" s="14"/>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B69" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C69" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="17" t="s">
+        <v>101</v>
+      </c>
+      <c r="B70" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="C70" s="18" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B72" s="19"/>
+      <c r="C72" s="19"/>
+      <c r="D72" s="19"/>
+      <c r="E72" s="19"/>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B73" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C73" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E73" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="B74" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="C74" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D74" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="E74" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="B76" s="9"/>
+      <c r="C76" s="9"/>
+      <c r="D76" s="9"/>
+      <c r="E76" s="9"/>
+      <c r="F76" s="9"/>
+      <c r="G76" s="9"/>
+      <c r="H76" s="9"/>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C77" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F77" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G77" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H77" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H78" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="B79" s="13"/>
+      <c r="C79" s="13"/>
+      <c r="D79" s="13"/>
+      <c r="E79" s="13"/>
+      <c r="F79" s="13"/>
+      <c r="G79" s="13"/>
+      <c r="H79" s="13"/>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="B81" s="14"/>
+      <c r="C81" s="14"/>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B82" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C82" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="17">
+        <v>250000047</v>
+      </c>
+      <c r="B83" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="C83" s="18" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="B85" s="19"/>
+      <c r="C85" s="19"/>
+      <c r="D85" s="19"/>
+      <c r="E85" s="19"/>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B86" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C86" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E86" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="B87" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="C87" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D87" s="23" t="s">
+        <v>111</v>
+      </c>
+      <c r="E87" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B89" s="9"/>
+      <c r="C89" s="9"/>
+      <c r="D89" s="9"/>
+      <c r="E89" s="9"/>
+      <c r="F89" s="9"/>
+      <c r="G89" s="9"/>
+      <c r="H89" s="9"/>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C90" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E90" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F90" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G90" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H90" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H91" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="B92" s="13"/>
+      <c r="C92" s="13"/>
+      <c r="D92" s="13"/>
+      <c r="E92" s="13"/>
+      <c r="F92" s="13"/>
+      <c r="G92" s="13"/>
+      <c r="H92" s="13"/>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="B94" s="14"/>
+      <c r="C94" s="14"/>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B95" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C95" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="17" t="s">
+        <v>118</v>
+      </c>
+      <c r="B96" s="17" t="s">
+        <v>119</v>
+      </c>
+      <c r="C96" s="18" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="B98" s="19"/>
+      <c r="C98" s="19"/>
+      <c r="D98" s="19"/>
+      <c r="E98" s="19"/>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B99" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C99" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E99" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="B100" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="C100" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D100" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="E100" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="B102" s="9"/>
+      <c r="C102" s="9"/>
+      <c r="D102" s="9"/>
+      <c r="E102" s="9"/>
+      <c r="F102" s="9"/>
+      <c r="G102" s="9"/>
+      <c r="H102" s="9"/>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C103" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D103" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E103" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F103" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G103" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H103" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="H104" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="B105" s="13"/>
+      <c r="C105" s="13"/>
+      <c r="D105" s="13"/>
+      <c r="E105" s="13"/>
+      <c r="F105" s="13"/>
+      <c r="G105" s="13"/>
+      <c r="H105" s="13"/>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="B107" s="14"/>
+      <c r="C107" s="14"/>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B108" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C108" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" s="17" t="s">
+        <v>127</v>
+      </c>
+      <c r="B109" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="C109" s="18" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="B111" s="19"/>
+      <c r="C111" s="19"/>
+      <c r="D111" s="19"/>
+      <c r="E111" s="19"/>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B112" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C112" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D112" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E112" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="B113" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="C113" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D113" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="E113" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="B115" s="9"/>
+      <c r="C115" s="9"/>
+      <c r="D115" s="9"/>
+      <c r="E115" s="9"/>
+      <c r="F115" s="9"/>
+      <c r="G115" s="9"/>
+      <c r="H115" s="9"/>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B116" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C116" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D116" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E116" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F116" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G116" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H116" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="H117" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="B118" s="13"/>
+      <c r="C118" s="13"/>
+      <c r="D118" s="13"/>
+      <c r="E118" s="13"/>
+      <c r="F118" s="13"/>
+      <c r="G118" s="13"/>
+      <c r="H118" s="13"/>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="B120" s="14"/>
+      <c r="C120" s="14"/>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B121" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C121" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="17" t="s">
+        <v>138</v>
+      </c>
+      <c r="B122" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="C122" s="18" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B124" s="19"/>
+      <c r="C124" s="19"/>
+      <c r="D124" s="19"/>
+      <c r="E124" s="19"/>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B125" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C125" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D125" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E125" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="22" t="s">
+        <v>141</v>
+      </c>
+      <c r="B126" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="C126" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="D126" s="23" t="s">
+        <v>139</v>
+      </c>
+      <c r="E126" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="B128" s="9"/>
+      <c r="C128" s="9"/>
+      <c r="D128" s="9"/>
+      <c r="E128" s="9"/>
+      <c r="F128" s="9"/>
+      <c r="G128" s="9"/>
+      <c r="H128" s="9"/>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B129" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C129" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D129" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E129" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F129" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G129" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H129" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="H130" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="B131" s="13"/>
+      <c r="C131" s="13"/>
+      <c r="D131" s="13"/>
+      <c r="E131" s="13"/>
+      <c r="F131" s="13"/>
+      <c r="G131" s="13"/>
+      <c r="H131" s="13"/>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="B133" s="14"/>
+      <c r="C133" s="14"/>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B134" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C134" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" s="17" t="s">
+        <v>146</v>
+      </c>
+      <c r="B135" s="17" t="s">
+        <v>147</v>
+      </c>
+      <c r="C135" s="18" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="19" t="s">
+        <v>149</v>
+      </c>
+      <c r="B137" s="19"/>
+      <c r="C137" s="19"/>
+      <c r="D137" s="19"/>
+      <c r="E137" s="19"/>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B138" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C138" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D138" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E138" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="22" t="s">
+        <v>150</v>
+      </c>
+      <c r="B139" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="C139" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D139" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="E139" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="B141" s="9"/>
+      <c r="C141" s="9"/>
+      <c r="D141" s="9"/>
+      <c r="E141" s="9"/>
+      <c r="F141" s="9"/>
+      <c r="G141" s="9"/>
+      <c r="H141" s="9"/>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B142" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C142" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D142" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E142" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F142" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G142" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H142" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H143" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="B144" s="13"/>
+      <c r="C144" s="13"/>
+      <c r="D144" s="13"/>
+      <c r="E144" s="13"/>
+      <c r="F144" s="13"/>
+      <c r="G144" s="13"/>
+      <c r="H144" s="13"/>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="B146" s="14"/>
+      <c r="C146" s="14"/>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B147" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C147" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" s="17" t="s">
+        <v>154</v>
+      </c>
+      <c r="B148" s="17" t="s">
+        <v>155</v>
+      </c>
+      <c r="C148" s="18" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="B150" s="19"/>
+      <c r="C150" s="19"/>
+      <c r="D150" s="19"/>
+      <c r="E150" s="19"/>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B151" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C151" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D151" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E151" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="22">
+        <v>2025.9266009</v>
+      </c>
+      <c r="B152" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="C152" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D152" s="23" t="s">
+        <v>156</v>
+      </c>
+      <c r="E152" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="B154" s="9"/>
+      <c r="C154" s="9"/>
+      <c r="D154" s="9"/>
+      <c r="E154" s="9"/>
+      <c r="F154" s="9"/>
+      <c r="G154" s="9"/>
+      <c r="H154" s="9"/>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B155" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C155" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D155" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E155" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F155" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G155" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H155" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H156" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="B157" s="13"/>
+      <c r="C157" s="13"/>
+      <c r="D157" s="13"/>
+      <c r="E157" s="13"/>
+      <c r="F157" s="13"/>
+      <c r="G157" s="13"/>
+      <c r="H157" s="13"/>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="14" t="s">
+        <v>161</v>
+      </c>
+      <c r="B159" s="14"/>
+      <c r="C159" s="14"/>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B160" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C160" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="17" t="s">
+        <v>162</v>
+      </c>
+      <c r="B161" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="C161" s="18" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="19" t="s">
+        <v>165</v>
+      </c>
+      <c r="B163" s="19"/>
+      <c r="C163" s="19"/>
+      <c r="D163" s="19"/>
+      <c r="E163" s="19"/>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B164" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C164" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D164" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E164" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="22">
+        <v>2025.10276021</v>
+      </c>
+      <c r="B165" s="22" t="s">
+        <v>166</v>
+      </c>
+      <c r="C165" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D165" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="E165" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="B167" s="9"/>
+      <c r="C167" s="9"/>
+      <c r="D167" s="9"/>
+      <c r="E167" s="9"/>
+      <c r="F167" s="9"/>
+      <c r="G167" s="9"/>
+      <c r="H167" s="9"/>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B168" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C168" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D168" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E168" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F168" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G168" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H168" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H169" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="B170" s="13"/>
+      <c r="C170" s="13"/>
+      <c r="D170" s="13"/>
+      <c r="E170" s="13"/>
+      <c r="F170" s="13"/>
+      <c r="G170" s="13"/>
+      <c r="H170" s="13"/>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="B172" s="14"/>
+      <c r="C172" s="14"/>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B173" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C173" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="17" t="s">
+        <v>170</v>
+      </c>
+      <c r="B174" s="17" t="s">
+        <v>171</v>
+      </c>
+      <c r="C174" s="18" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="B176" s="19"/>
+      <c r="C176" s="19"/>
+      <c r="D176" s="19"/>
+      <c r="E176" s="19"/>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B177" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C177" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D177" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E177" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="B178" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="C178" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D178" s="23" t="s">
+        <v>172</v>
+      </c>
+      <c r="E178" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="B180" s="9"/>
+      <c r="C180" s="9"/>
+      <c r="D180" s="9"/>
+      <c r="E180" s="9"/>
+      <c r="F180" s="9"/>
+      <c r="G180" s="9"/>
+      <c r="H180" s="9"/>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B181" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C181" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D181" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E181" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F181" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G181" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H181" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F182" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H182" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="B183" s="13"/>
+      <c r="C183" s="13"/>
+      <c r="D183" s="13"/>
+      <c r="E183" s="13"/>
+      <c r="F183" s="13"/>
+      <c r="G183" s="13"/>
+      <c r="H183" s="13"/>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="B185" s="14"/>
+      <c r="C185" s="14"/>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B186" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C186" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="17">
+        <v>250000059</v>
+      </c>
+      <c r="B187" s="17" t="s">
+        <v>179</v>
+      </c>
+      <c r="C187" s="18" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="19" t="s">
+        <v>181</v>
+      </c>
+      <c r="B189" s="19"/>
+      <c r="C189" s="19"/>
+      <c r="D189" s="19"/>
+      <c r="E189" s="19"/>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B190" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C190" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D190" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E190" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="B191" s="22" t="s">
+        <v>179</v>
+      </c>
+      <c r="C191" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D191" s="23" t="s">
+        <v>180</v>
+      </c>
+      <c r="E191" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="B193" s="9"/>
+      <c r="C193" s="9"/>
+      <c r="D193" s="9"/>
+      <c r="E193" s="9"/>
+      <c r="F193" s="9"/>
+      <c r="G193" s="9"/>
+      <c r="H193" s="9"/>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B194" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C194" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D194" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E194" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F194" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G194" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H194" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F195" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H195" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="B196" s="13"/>
+      <c r="C196" s="13"/>
+      <c r="D196" s="13"/>
+      <c r="E196" s="13"/>
+      <c r="F196" s="13"/>
+      <c r="G196" s="13"/>
+      <c r="H196" s="13"/>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="B198" s="14"/>
+      <c r="C198" s="14"/>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B199" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C199" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" s="17" t="s">
+        <v>186</v>
+      </c>
+      <c r="B200" s="17" t="s">
+        <v>179</v>
+      </c>
+      <c r="C200" s="18" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="19" t="s">
+        <v>188</v>
+      </c>
+      <c r="B202" s="19"/>
+      <c r="C202" s="19"/>
+      <c r="D202" s="19"/>
+      <c r="E202" s="19"/>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B203" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C203" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D203" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E203" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" s="22">
+        <v>2025.11308007</v>
+      </c>
+      <c r="B204" s="22" t="s">
+        <v>179</v>
+      </c>
+      <c r="C204" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D204" s="23" t="s">
+        <v>187</v>
+      </c>
+      <c r="E204" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="B206" s="9"/>
+      <c r="C206" s="9"/>
+      <c r="D206" s="9"/>
+      <c r="E206" s="9"/>
+      <c r="F206" s="9"/>
+      <c r="G206" s="9"/>
+      <c r="H206" s="9"/>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B207" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C207" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D207" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E207" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F207" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G207" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H207" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B208" s="3">
+        <v>26431299000122</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F208" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="G208" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H208" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="B209" s="13"/>
+      <c r="C209" s="13"/>
+      <c r="D209" s="13"/>
+      <c r="E209" s="13"/>
+      <c r="F209" s="13"/>
+      <c r="G209" s="13"/>
+      <c r="H209" s="13"/>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" s="14" t="s">
+        <v>193</v>
+      </c>
+      <c r="B211" s="14"/>
+      <c r="C211" s="14"/>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B212" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C212" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" s="17" t="s">
+        <v>194</v>
+      </c>
+      <c r="B213" s="17" t="s">
+        <v>195</v>
+      </c>
+      <c r="C213" s="18" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="B215" s="19"/>
+      <c r="C215" s="19"/>
+      <c r="D215" s="19"/>
+      <c r="E215" s="19"/>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B216" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C216" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D216" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E216" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="B217" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="C217" s="22" t="s">
+        <v>190</v>
+      </c>
+      <c r="D217" s="23" t="s">
+        <v>196</v>
+      </c>
+      <c r="E217" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="B219" s="9"/>
+      <c r="C219" s="9"/>
+      <c r="D219" s="9"/>
+      <c r="E219" s="9"/>
+      <c r="F219" s="9"/>
+      <c r="G219" s="9"/>
+      <c r="H219" s="9"/>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B220" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C220" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D220" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E220" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F220" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G220" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H220" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="F221" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H221" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="B222" s="13"/>
+      <c r="C222" s="13"/>
+      <c r="D222" s="13"/>
+      <c r="E222" s="13"/>
+      <c r="F222" s="13"/>
+      <c r="G222" s="13"/>
+      <c r="H222" s="13"/>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" s="14" t="s">
+        <v>204</v>
+      </c>
+      <c r="B224" s="14"/>
+      <c r="C224" s="14"/>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B225" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C225" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="17" t="s">
+        <v>205</v>
+      </c>
+      <c r="B226" s="17" t="s">
+        <v>206</v>
+      </c>
+      <c r="C226" s="18" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="19" t="s">
+        <v>208</v>
+      </c>
+      <c r="B228" s="19"/>
+      <c r="C228" s="19"/>
+      <c r="D228" s="19"/>
+      <c r="E228" s="19"/>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B229" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C229" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D229" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E229" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="22">
+        <v>2025.6153001</v>
+      </c>
+      <c r="B230" s="22" t="s">
+        <v>209</v>
+      </c>
+      <c r="C230" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D230" s="23" t="s">
+        <v>207</v>
+      </c>
+      <c r="E230" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="B232" s="9"/>
+      <c r="C232" s="9"/>
+      <c r="D232" s="9"/>
+      <c r="E232" s="9"/>
+      <c r="F232" s="9"/>
+      <c r="G232" s="9"/>
+      <c r="H232" s="9"/>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B233" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C233" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D233" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E233" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F233" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G233" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H233" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="F234" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G234" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H234" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="B235" s="13"/>
+      <c r="C235" s="13"/>
+      <c r="D235" s="13"/>
+      <c r="E235" s="13"/>
+      <c r="F235" s="13"/>
+      <c r="G235" s="13"/>
+      <c r="H235" s="13"/>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" s="14" t="s">
+        <v>212</v>
+      </c>
+      <c r="B237" s="14"/>
+      <c r="C237" s="14"/>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B238" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C238" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" s="17" t="s">
+        <v>213</v>
+      </c>
+      <c r="B239" s="17" t="s">
+        <v>214</v>
+      </c>
+      <c r="C239" s="18" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241" s="19" t="s">
+        <v>216</v>
+      </c>
+      <c r="B241" s="19"/>
+      <c r="C241" s="19"/>
+      <c r="D241" s="19"/>
+      <c r="E241" s="19"/>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B242" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C242" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D242" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E242" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" s="22" t="s">
+        <v>217</v>
+      </c>
+      <c r="B243" s="22" t="s">
+        <v>214</v>
+      </c>
+      <c r="C243" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D243" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="E243" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="B245" s="9"/>
+      <c r="C245" s="9"/>
+      <c r="D245" s="9"/>
+      <c r="E245" s="9"/>
+      <c r="F245" s="9"/>
+      <c r="G245" s="9"/>
+      <c r="H245" s="9"/>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B246" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C246" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D246" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E246" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F246" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G246" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H246" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E247" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F247" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G247" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H247" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="B248" s="13"/>
+      <c r="C248" s="13"/>
+      <c r="D248" s="13"/>
+      <c r="E248" s="13"/>
+      <c r="F248" s="13"/>
+      <c r="G248" s="13"/>
+      <c r="H248" s="13"/>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" s="14" t="s">
+        <v>220</v>
+      </c>
+      <c r="B250" s="14"/>
+      <c r="C250" s="14"/>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B251" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C251" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" s="17">
+        <v>202500000000027</v>
+      </c>
+      <c r="B252" s="17" t="s">
+        <v>221</v>
+      </c>
+      <c r="C252" s="18" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" s="19" t="s">
+        <v>223</v>
+      </c>
+      <c r="B254" s="19"/>
+      <c r="C254" s="19"/>
+      <c r="D254" s="19"/>
+      <c r="E254" s="19"/>
+    </row>
+    <row r="255" spans="1:10">
+      <c r="A255" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B255" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C255" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D255" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E255" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" s="22" t="s">
+        <v>224</v>
+      </c>
+      <c r="B256" s="22" t="s">
+        <v>214</v>
+      </c>
+      <c r="C256" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D256" s="23" t="s">
+        <v>222</v>
+      </c>
+      <c r="E256" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="B258" s="9"/>
+      <c r="C258" s="9"/>
+      <c r="D258" s="9"/>
+      <c r="E258" s="9"/>
+      <c r="F258" s="9"/>
+      <c r="G258" s="9"/>
+      <c r="H258" s="9"/>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B259" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C259" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D259" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E259" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F259" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G259" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H259" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B260" s="3">
+        <v>26431299000122</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E260" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="F260" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="G260" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H260" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="B261" s="13"/>
+      <c r="C261" s="13"/>
+      <c r="D261" s="13"/>
+      <c r="E261" s="13"/>
+      <c r="F261" s="13"/>
+      <c r="G261" s="13"/>
+      <c r="H261" s="13"/>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="B263" s="14"/>
+      <c r="C263" s="14"/>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B264" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C264" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" s="17" t="s">
+        <v>228</v>
+      </c>
+      <c r="B265" s="17" t="s">
+        <v>229</v>
+      </c>
+      <c r="C265" s="18" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267" s="19" t="s">
+        <v>231</v>
+      </c>
+      <c r="B267" s="19"/>
+      <c r="C267" s="19"/>
+      <c r="D267" s="19"/>
+      <c r="E267" s="19"/>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B268" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C268" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D268" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E268" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" s="22">
+        <v>2025.7182002</v>
+      </c>
+      <c r="B269" s="22" t="s">
+        <v>232</v>
+      </c>
+      <c r="C269" s="22" t="s">
+        <v>190</v>
+      </c>
+      <c r="D269" s="23" t="s">
+        <v>230</v>
+      </c>
+      <c r="E269" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="B271" s="9"/>
+      <c r="C271" s="9"/>
+      <c r="D271" s="9"/>
+      <c r="E271" s="9"/>
+      <c r="F271" s="9"/>
+      <c r="G271" s="9"/>
+      <c r="H271" s="9"/>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B272" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C272" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D272" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E272" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F272" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G272" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H272" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F273" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="G273" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="H273" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="B274" s="13"/>
+      <c r="C274" s="13"/>
+      <c r="D274" s="13"/>
+      <c r="E274" s="13"/>
+      <c r="F274" s="13"/>
+      <c r="G274" s="13"/>
+      <c r="H274" s="13"/>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="14" t="s">
+        <v>235</v>
+      </c>
+      <c r="B276" s="14"/>
+      <c r="C276" s="14"/>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B277" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C277" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" s="17" t="s">
+        <v>236</v>
+      </c>
+      <c r="B278" s="17" t="s">
+        <v>237</v>
+      </c>
+      <c r="C278" s="18" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280" s="19" t="s">
+        <v>239</v>
+      </c>
+      <c r="B280" s="19"/>
+      <c r="C280" s="19"/>
+      <c r="D280" s="19"/>
+      <c r="E280" s="19"/>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B281" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C281" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D281" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E281" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" s="22">
+        <v>2025.6169012</v>
+      </c>
+      <c r="B282" s="22" t="s">
+        <v>240</v>
+      </c>
+      <c r="C282" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="D282" s="23" t="s">
+        <v>238</v>
+      </c>
+      <c r="E282" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="B284" s="9"/>
+      <c r="C284" s="9"/>
+      <c r="D284" s="9"/>
+      <c r="E284" s="9"/>
+      <c r="F284" s="9"/>
+      <c r="G284" s="9"/>
+      <c r="H284" s="9"/>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B285" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C285" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D285" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E285" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F285" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G285" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H285" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="B286" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E286" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F286" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="G286" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="H286" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="B287" s="13"/>
+      <c r="C287" s="13"/>
+      <c r="D287" s="13"/>
+      <c r="E287" s="13"/>
+      <c r="F287" s="13"/>
+      <c r="G287" s="13"/>
+      <c r="H287" s="13"/>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="B289" s="14"/>
+      <c r="C289" s="14"/>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B290" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C290" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" s="17">
+        <v>202500000000089</v>
+      </c>
+      <c r="B291" s="17" t="s">
+        <v>246</v>
+      </c>
+      <c r="C291" s="18" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293" s="19" t="s">
+        <v>248</v>
+      </c>
+      <c r="B293" s="19"/>
+      <c r="C293" s="19"/>
+      <c r="D293" s="19"/>
+      <c r="E293" s="19"/>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B294" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C294" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D294" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E294" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" s="22" t="s">
+        <v>249</v>
+      </c>
+      <c r="B295" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="C295" s="22" t="s">
+        <v>242</v>
+      </c>
+      <c r="D295" s="23" t="s">
+        <v>247</v>
+      </c>
+      <c r="E295" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10">
+      <c r="A297" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="B297" s="9"/>
+      <c r="C297" s="9"/>
+      <c r="D297" s="9"/>
+      <c r="E297" s="9"/>
+      <c r="F297" s="9"/>
+      <c r="G297" s="9"/>
+      <c r="H297" s="9"/>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B298" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C298" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D298" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E298" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F298" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G298" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H298" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B299" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D299" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E299" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F299" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="G299" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H299" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="B300" s="13"/>
+      <c r="C300" s="13"/>
+      <c r="D300" s="13"/>
+      <c r="E300" s="13"/>
+      <c r="F300" s="13"/>
+      <c r="G300" s="13"/>
+      <c r="H300" s="13"/>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="B302" s="14"/>
+      <c r="C302" s="14"/>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B303" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C303" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" s="17" t="s">
+        <v>252</v>
+      </c>
+      <c r="B304" s="17" t="s">
+        <v>253</v>
+      </c>
+      <c r="C304" s="18" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="B306" s="19"/>
+      <c r="C306" s="19"/>
+      <c r="D306" s="19"/>
+      <c r="E306" s="19"/>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B307" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C307" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D307" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E307" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" s="22">
+        <v>2025.6176013</v>
+      </c>
+      <c r="B308" s="22" t="s">
+        <v>253</v>
+      </c>
+      <c r="C308" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D308" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="E308" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="B310" s="9"/>
+      <c r="C310" s="9"/>
+      <c r="D310" s="9"/>
+      <c r="E310" s="9"/>
+      <c r="F310" s="9"/>
+      <c r="G310" s="9"/>
+      <c r="H310" s="9"/>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B311" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C311" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D311" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E311" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F311" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G311" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H311" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="B312" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D312" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E312" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F312" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G312" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="H312" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" s="12" t="s">
+        <v>258</v>
+      </c>
+      <c r="B313" s="13"/>
+      <c r="C313" s="13"/>
+      <c r="D313" s="13"/>
+      <c r="E313" s="13"/>
+      <c r="F313" s="13"/>
+      <c r="G313" s="13"/>
+      <c r="H313" s="13"/>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="B315" s="14"/>
+      <c r="C315" s="14"/>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B316" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C316" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317" s="17">
+        <v>202500000000095</v>
+      </c>
+      <c r="B317" s="17" t="s">
+        <v>260</v>
+      </c>
+      <c r="C317" s="18" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" s="19" t="s">
+        <v>262</v>
+      </c>
+      <c r="B319" s="19"/>
+      <c r="C319" s="19"/>
+      <c r="D319" s="19"/>
+      <c r="E319" s="19"/>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B320" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C320" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D320" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E320" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10">
+      <c r="A321" s="22">
+        <v>2025.6175009</v>
+      </c>
+      <c r="B321" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="C321" s="22" t="s">
+        <v>257</v>
+      </c>
+      <c r="D321" s="23" t="s">
+        <v>261</v>
+      </c>
+      <c r="E321" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="9" t="s">
+        <v>263</v>
+      </c>
+      <c r="B323" s="9"/>
+      <c r="C323" s="9"/>
+      <c r="D323" s="9"/>
+      <c r="E323" s="9"/>
+      <c r="F323" s="9"/>
+      <c r="G323" s="9"/>
+      <c r="H323" s="9"/>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B324" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C324" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D324" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E324" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F324" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G324" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H324" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B325" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D325" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E325" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F325" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G325" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H325" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="B326" s="13"/>
+      <c r="C326" s="13"/>
+      <c r="D326" s="13"/>
+      <c r="E326" s="13"/>
+      <c r="F326" s="13"/>
+      <c r="G326" s="13"/>
+      <c r="H326" s="13"/>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" s="14" t="s">
+        <v>265</v>
+      </c>
+      <c r="B328" s="14"/>
+      <c r="C328" s="14"/>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B329" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C329" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" s="17" t="s">
+        <v>266</v>
+      </c>
+      <c r="B330" s="17" t="s">
+        <v>232</v>
+      </c>
+      <c r="C330" s="18" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="19" t="s">
+        <v>268</v>
+      </c>
+      <c r="B332" s="19"/>
+      <c r="C332" s="19"/>
+      <c r="D332" s="19"/>
+      <c r="E332" s="19"/>
+    </row>
+    <row r="333" spans="1:10">
+      <c r="A333" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B333" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C333" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D333" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E333" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" s="22" t="s">
+        <v>269</v>
+      </c>
+      <c r="B334" s="22" t="s">
+        <v>232</v>
+      </c>
+      <c r="C334" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="D334" s="23" t="s">
+        <v>267</v>
+      </c>
+      <c r="E334" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="B336" s="9"/>
+      <c r="C336" s="9"/>
+      <c r="D336" s="9"/>
+      <c r="E336" s="9"/>
+      <c r="F336" s="9"/>
+      <c r="G336" s="9"/>
+      <c r="H336" s="9"/>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B337" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C337" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D337" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E337" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F337" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G337" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H337" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B338" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D338" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E338" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F338" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G338" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H338" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" s="12" t="s">
+        <v>271</v>
+      </c>
+      <c r="B339" s="13"/>
+      <c r="C339" s="13"/>
+      <c r="D339" s="13"/>
+      <c r="E339" s="13"/>
+      <c r="F339" s="13"/>
+      <c r="G339" s="13"/>
+      <c r="H339" s="13"/>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341" s="14" t="s">
+        <v>272</v>
+      </c>
+      <c r="B341" s="14"/>
+      <c r="C341" s="14"/>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B342" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C342" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343" s="17" t="s">
+        <v>273</v>
+      </c>
+      <c r="B343" s="17" t="s">
+        <v>232</v>
+      </c>
+      <c r="C343" s="18" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345" s="19" t="s">
+        <v>275</v>
+      </c>
+      <c r="B345" s="19"/>
+      <c r="C345" s="19"/>
+      <c r="D345" s="19"/>
+      <c r="E345" s="19"/>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B346" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C346" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D346" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E346" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347" s="22" t="s">
+        <v>276</v>
+      </c>
+      <c r="B347" s="22" t="s">
+        <v>277</v>
+      </c>
+      <c r="C347" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D347" s="23" t="s">
+        <v>274</v>
+      </c>
+      <c r="E347" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="B349" s="9"/>
+      <c r="C349" s="9"/>
+      <c r="D349" s="9"/>
+      <c r="E349" s="9"/>
+      <c r="F349" s="9"/>
+      <c r="G349" s="9"/>
+      <c r="H349" s="9"/>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B350" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C350" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D350" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E350" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F350" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G350" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H350" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C351" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D351" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E351" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F351" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G351" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H351" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10">
+      <c r="A352" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="B352" s="13"/>
+      <c r="C352" s="13"/>
+      <c r="D352" s="13"/>
+      <c r="E352" s="13"/>
+      <c r="F352" s="13"/>
+      <c r="G352" s="13"/>
+      <c r="H352" s="13"/>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" s="14" t="s">
+        <v>280</v>
+      </c>
+      <c r="B354" s="14"/>
+      <c r="C354" s="14"/>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B355" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C355" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" s="17" t="s">
+        <v>281</v>
+      </c>
+      <c r="B356" s="17" t="s">
+        <v>282</v>
+      </c>
+      <c r="C356" s="18" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="B358" s="19"/>
+      <c r="C358" s="19"/>
+      <c r="D358" s="19"/>
+      <c r="E358" s="19"/>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B359" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C359" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D359" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E359" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" s="22" t="s">
+        <v>285</v>
+      </c>
+      <c r="B360" s="22" t="s">
+        <v>286</v>
+      </c>
+      <c r="C360" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D360" s="23" t="s">
+        <v>283</v>
+      </c>
+      <c r="E360" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" s="9" t="s">
+        <v>287</v>
+      </c>
+      <c r="B362" s="9"/>
+      <c r="C362" s="9"/>
+      <c r="D362" s="9"/>
+      <c r="E362" s="9"/>
+      <c r="F362" s="9"/>
+      <c r="G362" s="9"/>
+      <c r="H362" s="9"/>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B363" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C363" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D363" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E363" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F363" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G363" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H363" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B364" s="3">
+        <v>26431299000122</v>
+      </c>
+      <c r="C364" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D364" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E364" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F364" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G364" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H364" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10">
+      <c r="A365" s="12" t="s">
+        <v>288</v>
+      </c>
+      <c r="B365" s="13"/>
+      <c r="C365" s="13"/>
+      <c r="D365" s="13"/>
+      <c r="E365" s="13"/>
+      <c r="F365" s="13"/>
+      <c r="G365" s="13"/>
+      <c r="H365" s="13"/>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="B367" s="14"/>
+      <c r="C367" s="14"/>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B368" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C368" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369" s="17" t="s">
+        <v>290</v>
+      </c>
+      <c r="B369" s="17" t="s">
+        <v>291</v>
+      </c>
+      <c r="C369" s="18" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" s="19" t="s">
+        <v>292</v>
+      </c>
+      <c r="B371" s="19"/>
+      <c r="C371" s="19"/>
+      <c r="D371" s="19"/>
+      <c r="E371" s="19"/>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B372" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C372" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D372" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E372" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10">
+      <c r="A373" s="22" t="s">
+        <v>293</v>
+      </c>
+      <c r="B373" s="22" t="s">
+        <v>291</v>
+      </c>
+      <c r="C373" s="22" t="s">
+        <v>190</v>
+      </c>
+      <c r="D373" s="23" t="s">
+        <v>196</v>
+      </c>
+      <c r="E373" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375" s="9" t="s">
+        <v>294</v>
+      </c>
+      <c r="B375" s="9"/>
+      <c r="C375" s="9"/>
+      <c r="D375" s="9"/>
+      <c r="E375" s="9"/>
+      <c r="F375" s="9"/>
+      <c r="G375" s="9"/>
+      <c r="H375" s="9"/>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B376" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C376" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D376" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E376" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F376" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G376" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H376" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10">
+      <c r="A377" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="B377" s="3">
+        <v>40761246000109</v>
+      </c>
+      <c r="C377" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D377" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E377" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F377" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G377" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H377" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="B378" s="13"/>
+      <c r="C378" s="13"/>
+      <c r="D378" s="13"/>
+      <c r="E378" s="13"/>
+      <c r="F378" s="13"/>
+      <c r="G378" s="13"/>
+      <c r="H378" s="13"/>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="B380" s="14"/>
+      <c r="C380" s="14"/>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B381" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C381" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10">
+      <c r="A382" s="17">
+        <v>2005</v>
+      </c>
+      <c r="B382" s="17" t="s">
+        <v>299</v>
+      </c>
+      <c r="C382" s="18" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" s="19" t="s">
+        <v>301</v>
+      </c>
+      <c r="B384" s="19"/>
+      <c r="C384" s="19"/>
+      <c r="D384" s="19"/>
+      <c r="E384" s="19"/>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B385" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C385" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D385" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E385" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386" s="22" t="s">
+        <v>302</v>
+      </c>
+      <c r="B386" s="22" t="s">
+        <v>299</v>
+      </c>
+      <c r="C386" s="22" t="s">
+        <v>295</v>
+      </c>
+      <c r="D386" s="23" t="s">
+        <v>300</v>
+      </c>
+      <c r="E386" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" s="9" t="s">
+        <v>303</v>
+      </c>
+      <c r="B388" s="9"/>
+      <c r="C388" s="9"/>
+      <c r="D388" s="9"/>
+      <c r="E388" s="9"/>
+      <c r="F388" s="9"/>
+      <c r="G388" s="9"/>
+      <c r="H388" s="9"/>
+    </row>
+    <row r="389" spans="1:10">
+      <c r="A389" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B389" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C389" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D389" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E389" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F389" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G389" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H389" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B390" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C390" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D390" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E390" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F390" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="G390" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="H390" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10">
+      <c r="A391" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B391" s="13"/>
+      <c r="C391" s="13"/>
+      <c r="D391" s="13"/>
+      <c r="E391" s="13"/>
+      <c r="F391" s="13"/>
+      <c r="G391" s="13"/>
+      <c r="H391" s="13"/>
+    </row>
+    <row r="393" spans="1:10">
+      <c r="A393" s="14" t="s">
+        <v>305</v>
+      </c>
+      <c r="B393" s="14"/>
+      <c r="C393" s="14"/>
+    </row>
+    <row r="394" spans="1:10">
+      <c r="A394" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B394" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C394" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395" s="17" t="s">
+        <v>306</v>
+      </c>
+      <c r="B395" s="17" t="s">
+        <v>307</v>
+      </c>
+      <c r="C395" s="18" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="B397" s="19"/>
+      <c r="C397" s="19"/>
+      <c r="D397" s="19"/>
+      <c r="E397" s="19"/>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B398" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C398" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D398" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E398" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10">
+      <c r="A399" s="22" t="s">
+        <v>310</v>
+      </c>
+      <c r="B399" s="22" t="s">
+        <v>311</v>
+      </c>
+      <c r="C399" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="D399" s="23" t="s">
+        <v>308</v>
+      </c>
+      <c r="E399" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401" s="9" t="s">
+        <v>312</v>
+      </c>
+      <c r="B401" s="9"/>
+      <c r="C401" s="9"/>
+      <c r="D401" s="9"/>
+      <c r="E401" s="9"/>
+      <c r="F401" s="9"/>
+      <c r="G401" s="9"/>
+      <c r="H401" s="9"/>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B402" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C402" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D402" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E402" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F402" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G402" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H402" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B403" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C403" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D403" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E403" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F403" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G403" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H403" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="B404" s="13"/>
+      <c r="C404" s="13"/>
+      <c r="D404" s="13"/>
+      <c r="E404" s="13"/>
+      <c r="F404" s="13"/>
+      <c r="G404" s="13"/>
+      <c r="H404" s="13"/>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406" s="14" t="s">
+        <v>314</v>
+      </c>
+      <c r="B406" s="14"/>
+      <c r="C406" s="14"/>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B407" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C407" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10">
+      <c r="A408" s="17" t="s">
+        <v>315</v>
+      </c>
+      <c r="B408" s="17" t="s">
+        <v>291</v>
+      </c>
+      <c r="C408" s="18" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410" s="19" t="s">
+        <v>317</v>
+      </c>
+      <c r="B410" s="19"/>
+      <c r="C410" s="19"/>
+      <c r="D410" s="19"/>
+      <c r="E410" s="19"/>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B411" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C411" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D411" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E411" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412" s="22" t="s">
+        <v>318</v>
+      </c>
+      <c r="B412" s="22" t="s">
+        <v>291</v>
+      </c>
+      <c r="C412" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D412" s="23" t="s">
+        <v>316</v>
+      </c>
+      <c r="E412" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" s="9" t="s">
+        <v>319</v>
+      </c>
+      <c r="B414" s="9"/>
+      <c r="C414" s="9"/>
+      <c r="D414" s="9"/>
+      <c r="E414" s="9"/>
+      <c r="F414" s="9"/>
+      <c r="G414" s="9"/>
+      <c r="H414" s="9"/>
+    </row>
+    <row r="415" spans="1:10">
+      <c r="A415" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B415" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C415" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D415" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E415" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F415" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G415" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H415" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="B416" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="C416" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D416" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E416" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F416" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G416" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H416" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10">
+      <c r="A417" s="12" t="s">
+        <v>321</v>
+      </c>
+      <c r="B417" s="13"/>
+      <c r="C417" s="13"/>
+      <c r="D417" s="13"/>
+      <c r="E417" s="13"/>
+      <c r="F417" s="13"/>
+      <c r="G417" s="13"/>
+      <c r="H417" s="13"/>
+    </row>
+    <row r="419" spans="1:10">
+      <c r="A419" s="14" t="s">
+        <v>322</v>
+      </c>
+      <c r="B419" s="14"/>
+      <c r="C419" s="14"/>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B420" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C420" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10">
+      <c r="A421" s="17">
+        <v>202500000000117</v>
+      </c>
+      <c r="B421" s="17" t="s">
+        <v>323</v>
+      </c>
+      <c r="C421" s="18" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423" s="19" t="s">
+        <v>325</v>
+      </c>
+      <c r="B423" s="19"/>
+      <c r="C423" s="19"/>
+      <c r="D423" s="19"/>
+      <c r="E423" s="19"/>
+    </row>
+    <row r="424" spans="1:10">
+      <c r="A424" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B424" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C424" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D424" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E424" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10">
+      <c r="A425" s="22" t="s">
+        <v>326</v>
+      </c>
+      <c r="B425" s="22" t="s">
+        <v>323</v>
+      </c>
+      <c r="C425" s="22" t="s">
+        <v>242</v>
+      </c>
+      <c r="D425" s="23" t="s">
+        <v>324</v>
+      </c>
+      <c r="E425" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="B427" s="9"/>
+      <c r="C427" s="9"/>
+      <c r="D427" s="9"/>
+      <c r="E427" s="9"/>
+      <c r="F427" s="9"/>
+      <c r="G427" s="9"/>
+      <c r="H427" s="9"/>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B428" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C428" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D428" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E428" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F428" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G428" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H428" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10">
+      <c r="A429" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B429" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C429" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D429" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E429" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F429" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G429" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H429" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430" s="12" t="s">
+        <v>328</v>
+      </c>
+      <c r="B430" s="13"/>
+      <c r="C430" s="13"/>
+      <c r="D430" s="13"/>
+      <c r="E430" s="13"/>
+      <c r="F430" s="13"/>
+      <c r="G430" s="13"/>
+      <c r="H430" s="13"/>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432" s="14" t="s">
+        <v>329</v>
+      </c>
+      <c r="B432" s="14"/>
+      <c r="C432" s="14"/>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B433" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C433" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10">
+      <c r="A434" s="17" t="s">
+        <v>330</v>
+      </c>
+      <c r="B434" s="17" t="s">
+        <v>331</v>
+      </c>
+      <c r="C434" s="18" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10">
+      <c r="A436" s="19" t="s">
+        <v>333</v>
+      </c>
+      <c r="B436" s="19"/>
+      <c r="C436" s="19"/>
+      <c r="D436" s="19"/>
+      <c r="E436" s="19"/>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B437" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C437" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D437" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E437" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10">
+      <c r="A438" s="22" t="s">
+        <v>334</v>
+      </c>
+      <c r="B438" s="22" t="s">
+        <v>331</v>
+      </c>
+      <c r="C438" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D438" s="23" t="s">
+        <v>332</v>
+      </c>
+      <c r="E438" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="B440" s="9"/>
+      <c r="C440" s="9"/>
+      <c r="D440" s="9"/>
+      <c r="E440" s="9"/>
+      <c r="F440" s="9"/>
+      <c r="G440" s="9"/>
+      <c r="H440" s="9"/>
+    </row>
+    <row r="441" spans="1:10">
+      <c r="A441" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B441" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C441" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D441" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E441" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F441" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G441" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H441" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B442" s="3">
+        <v>48928617000106</v>
+      </c>
+      <c r="C442" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D442" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E442" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F442" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G442" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H442" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" s="12" t="s">
+        <v>337</v>
+      </c>
+      <c r="B443" s="13"/>
+      <c r="C443" s="13"/>
+      <c r="D443" s="13"/>
+      <c r="E443" s="13"/>
+      <c r="F443" s="13"/>
+      <c r="G443" s="13"/>
+      <c r="H443" s="13"/>
+    </row>
+    <row r="445" spans="1:10">
+      <c r="A445" s="14" t="s">
+        <v>338</v>
+      </c>
+      <c r="B445" s="14"/>
+      <c r="C445" s="14"/>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B446" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C446" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10">
+      <c r="A447" s="17" t="s">
+        <v>339</v>
+      </c>
+      <c r="B447" s="17" t="s">
+        <v>340</v>
+      </c>
+      <c r="C447" s="18" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10">
+      <c r="A449" s="19" t="s">
+        <v>342</v>
+      </c>
+      <c r="B449" s="19"/>
+      <c r="C449" s="19"/>
+      <c r="D449" s="19"/>
+      <c r="E449" s="19"/>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B450" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C450" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D450" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E450" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10">
+      <c r="A451" s="22" t="s">
+        <v>343</v>
+      </c>
+      <c r="B451" s="22" t="s">
+        <v>340</v>
+      </c>
+      <c r="C451" s="22" t="s">
+        <v>336</v>
+      </c>
+      <c r="D451" s="23" t="s">
+        <v>341</v>
+      </c>
+      <c r="E451" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" s="9" t="s">
+        <v>344</v>
+      </c>
+      <c r="B453" s="9"/>
+      <c r="C453" s="9"/>
+      <c r="D453" s="9"/>
+      <c r="E453" s="9"/>
+      <c r="F453" s="9"/>
+      <c r="G453" s="9"/>
+      <c r="H453" s="9"/>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B454" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C454" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D454" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E454" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F454" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G454" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H454" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B455" s="3">
+        <v>48928617000106</v>
+      </c>
+      <c r="C455" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D455" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E455" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F455" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G455" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H455" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10">
+      <c r="A456" s="12" t="s">
+        <v>345</v>
+      </c>
+      <c r="B456" s="13"/>
+      <c r="C456" s="13"/>
+      <c r="D456" s="13"/>
+      <c r="E456" s="13"/>
+      <c r="F456" s="13"/>
+      <c r="G456" s="13"/>
+      <c r="H456" s="13"/>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458" s="14" t="s">
+        <v>346</v>
+      </c>
+      <c r="B458" s="14"/>
+      <c r="C458" s="14"/>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B459" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C459" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10">
+      <c r="A460" s="17" t="s">
+        <v>347</v>
+      </c>
+      <c r="B460" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="C460" s="18" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462" s="19" t="s">
+        <v>349</v>
+      </c>
+      <c r="B462" s="19"/>
+      <c r="C462" s="19"/>
+      <c r="D462" s="19"/>
+      <c r="E462" s="19"/>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B463" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C463" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D463" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E463" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10">
+      <c r="A464" s="22" t="s">
+        <v>350</v>
+      </c>
+      <c r="B464" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="C464" s="22" t="s">
+        <v>336</v>
+      </c>
+      <c r="D464" s="23" t="s">
+        <v>348</v>
+      </c>
+      <c r="E464" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="B466" s="9"/>
+      <c r="C466" s="9"/>
+      <c r="D466" s="9"/>
+      <c r="E466" s="9"/>
+      <c r="F466" s="9"/>
+      <c r="G466" s="9"/>
+      <c r="H466" s="9"/>
+    </row>
+    <row r="467" spans="1:10">
+      <c r="A467" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B467" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C467" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D467" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E467" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F467" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G467" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H467" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10">
+      <c r="A468" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B468" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="C468" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D468" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E468" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F468" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G468" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H468" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10">
+      <c r="A469" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="B469" s="13"/>
+      <c r="C469" s="13"/>
+      <c r="D469" s="13"/>
+      <c r="E469" s="13"/>
+      <c r="F469" s="13"/>
+      <c r="G469" s="13"/>
+      <c r="H469" s="13"/>
+    </row>
+    <row r="471" spans="1:10">
+      <c r="A471" s="14" t="s">
+        <v>329</v>
+      </c>
+      <c r="B471" s="14"/>
+      <c r="C471" s="14"/>
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B472" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C472" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10">
+      <c r="A473" s="17" t="s">
+        <v>347</v>
+      </c>
+      <c r="B473" s="17" t="s">
+        <v>331</v>
+      </c>
+      <c r="C473" s="18" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10">
+      <c r="A475" s="19" t="s">
+        <v>333</v>
+      </c>
+      <c r="B475" s="19"/>
+      <c r="C475" s="19"/>
+      <c r="D475" s="19"/>
+      <c r="E475" s="19"/>
+    </row>
+    <row r="476" spans="1:10">
+      <c r="A476" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B476" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C476" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D476" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E476" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10">
+      <c r="A477" s="22" t="s">
+        <v>334</v>
+      </c>
+      <c r="B477" s="22" t="s">
+        <v>331</v>
+      </c>
+      <c r="C477" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D477" s="23" t="s">
+        <v>354</v>
+      </c>
+      <c r="E477" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10">
+      <c r="A479" s="9" t="s">
+        <v>355</v>
+      </c>
+      <c r="B479" s="9"/>
+      <c r="C479" s="9"/>
+      <c r="D479" s="9"/>
+      <c r="E479" s="9"/>
+      <c r="F479" s="9"/>
+      <c r="G479" s="9"/>
+      <c r="H479" s="9"/>
+    </row>
+    <row r="480" spans="1:10">
+      <c r="A480" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B480" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C480" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D480" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E480" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F480" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G480" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H480" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10">
+      <c r="A481" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B481" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C481" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D481" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E481" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F481" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G481" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H481" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10">
+      <c r="A482" s="12" t="s">
+        <v>356</v>
+      </c>
+      <c r="B482" s="13"/>
+      <c r="C482" s="13"/>
+      <c r="D482" s="13"/>
+      <c r="E482" s="13"/>
+      <c r="F482" s="13"/>
+      <c r="G482" s="13"/>
+      <c r="H482" s="13"/>
+    </row>
+    <row r="484" spans="1:10">
+      <c r="A484" s="14" t="s">
+        <v>357</v>
+      </c>
+      <c r="B484" s="14"/>
+      <c r="C484" s="14"/>
+    </row>
+    <row r="485" spans="1:10">
+      <c r="A485" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B485" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C485" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10">
+      <c r="A486" s="17" t="s">
+        <v>347</v>
+      </c>
+      <c r="B486" s="17" t="s">
+        <v>358</v>
+      </c>
+      <c r="C486" s="18" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10">
+      <c r="A488" s="19" t="s">
+        <v>360</v>
+      </c>
+      <c r="B488" s="19"/>
+      <c r="C488" s="19"/>
+      <c r="D488" s="19"/>
+      <c r="E488" s="19"/>
+    </row>
+    <row r="489" spans="1:10">
+      <c r="A489" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B489" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C489" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D489" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E489" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10">
+      <c r="A490" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="B490" s="22" t="s">
+        <v>358</v>
+      </c>
+      <c r="C490" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="D490" s="23" t="s">
+        <v>359</v>
+      </c>
+      <c r="E490" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10">
+      <c r="A493" s="7"/>
+    </row>
+    <row r="495" spans="1:10">
+      <c r="A495" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="B495" s="2"/>
+      <c r="C495" s="2"/>
+      <c r="D495" s="2"/>
+      <c r="E495" s="2"/>
+      <c r="F495" s="2"/>
+      <c r="G495" s="2"/>
+      <c r="H495" s="2"/>
+      <c r="I495" s="2"/>
+      <c r="J495" s="2"/>
+    </row>
+    <row r="496" spans="1:10">
+      <c r="A496" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B496" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C496" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D496" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E496" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F496" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G496" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H496" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I496" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J496" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="497" spans="1:10">
+      <c r="A497" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="F7" t="s">
-[...2 lines deleted...]
-      <c r="G7" t="s">
+      <c r="B497" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="C497" s="3"/>
+      <c r="D497" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="H7" t="s">
-[...4 lines deleted...]
-      <c r="A8" t="s">
+      <c r="E497" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="F497" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G497" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H497" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I497" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="J497" s="6" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10">
+      <c r="A499" t="s">
+        <v>20</v>
+      </c>
+      <c r="B499" t="s">
+        <v>363</v>
+      </c>
+      <c r="C499" t="s">
         <v>21</v>
       </c>
-      <c r="B8">
-[...8 lines deleted...]
-      <c r="E8" t="s">
+      <c r="D499" t="s">
+        <v>366</v>
+      </c>
+      <c r="E499" t="s">
+        <v>5</v>
+      </c>
+      <c r="F499" t="s">
+        <v>14</v>
+      </c>
+      <c r="G499" t="s">
+        <v>7</v>
+      </c>
+      <c r="H499" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10">
+      <c r="A500" t="s">
+        <v>9</v>
+      </c>
+      <c r="B500" t="s">
+        <v>18</v>
+      </c>
+      <c r="C500" t="s">
+        <v>23</v>
+      </c>
+      <c r="D500" t="s">
+        <v>24</v>
+      </c>
+      <c r="E500" t="s">
+        <v>25</v>
+      </c>
+      <c r="F500" t="s">
         <v>26</v>
       </c>
-      <c r="F8" t="s">
-[...13 lines deleted...]
-      <c r="A9" t="s">
+      <c r="G500" t="s">
+        <v>8</v>
+      </c>
+      <c r="H500" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="501" spans="1:10">
+      <c r="A501" t="s">
+        <v>27</v>
+      </c>
+      <c r="B501" t="s">
+        <v>365</v>
+      </c>
+      <c r="C501" t="s">
+        <v>28</v>
+      </c>
+      <c r="D501" t="s">
+        <v>365</v>
+      </c>
+      <c r="E501" t="s">
+        <v>29</v>
+      </c>
+      <c r="F501" t="s">
+        <v>30</v>
+      </c>
+      <c r="G501" t="s">
+        <v>31</v>
+      </c>
+      <c r="H501" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10">
+      <c r="A502" t="s">
+        <v>32</v>
+      </c>
+      <c r="B502" t="s">
+        <v>30</v>
+      </c>
+      <c r="C502" t="s">
+        <v>33</v>
+      </c>
+      <c r="D502" t="s">
+        <v>34</v>
+      </c>
+      <c r="E502" t="s">
+        <v>6</v>
+      </c>
+      <c r="F502" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10">
+      <c r="A505" s="7"/>
+    </row>
+    <row r="507" spans="1:10">
+      <c r="A507" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="B507" s="2"/>
+      <c r="C507" s="2"/>
+      <c r="D507" s="2"/>
+      <c r="E507" s="2"/>
+      <c r="F507" s="2"/>
+      <c r="G507" s="2"/>
+      <c r="H507" s="2"/>
+      <c r="I507" s="2"/>
+      <c r="J507" s="2"/>
+    </row>
+    <row r="508" spans="1:10">
+      <c r="A508" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B508" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C508" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D508" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E508" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F508" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G508" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H508" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I508" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J508" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10">
+      <c r="A509" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B509" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C509" s="3"/>
+      <c r="D509" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E509" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="F509" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G509" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="H509" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I509" s="6" t="s">
+        <v>373</v>
+      </c>
+      <c r="J509" s="6"/>
+    </row>
+    <row r="511" spans="1:10">
+      <c r="A511" t="s">
+        <v>20</v>
+      </c>
+      <c r="B511" t="s">
+        <v>370</v>
+      </c>
+      <c r="C511" t="s">
         <v>21</v>
       </c>
-      <c r="B9">
-[...25 lines deleted...]
-      <c r="A10" t="s">
+      <c r="D511" t="s">
+        <v>374</v>
+      </c>
+      <c r="E511" t="s">
+        <v>5</v>
+      </c>
+      <c r="F511" t="s">
+        <v>14</v>
+      </c>
+      <c r="G511" t="s">
+        <v>7</v>
+      </c>
+      <c r="H511" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="512" spans="1:10">
+      <c r="A512" t="s">
+        <v>9</v>
+      </c>
+      <c r="B512" t="s">
+        <v>16</v>
+      </c>
+      <c r="C512" t="s">
+        <v>23</v>
+      </c>
+      <c r="D512" t="s">
+        <v>51</v>
+      </c>
+      <c r="E512" t="s">
+        <v>25</v>
+      </c>
+      <c r="F512" t="s">
+        <v>52</v>
+      </c>
+      <c r="G512" t="s">
+        <v>8</v>
+      </c>
+      <c r="H512" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="513" spans="1:10">
+      <c r="A513" t="s">
+        <v>27</v>
+      </c>
+      <c r="B513" t="s">
+        <v>373</v>
+      </c>
+      <c r="C513" t="s">
+        <v>28</v>
+      </c>
+      <c r="D513" t="s">
+        <v>30</v>
+      </c>
+      <c r="E513" t="s">
+        <v>29</v>
+      </c>
+      <c r="F513" t="s">
+        <v>30</v>
+      </c>
+      <c r="G513" t="s">
+        <v>31</v>
+      </c>
+      <c r="H513" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="514" spans="1:10">
+      <c r="A514" t="s">
+        <v>32</v>
+      </c>
+      <c r="B514" t="s">
+        <v>30</v>
+      </c>
+      <c r="C514" t="s">
+        <v>33</v>
+      </c>
+      <c r="D514" t="s">
+        <v>34</v>
+      </c>
+      <c r="E514" t="s">
+        <v>6</v>
+      </c>
+      <c r="F514" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10">
+      <c r="A517" s="7"/>
+    </row>
+    <row r="519" spans="1:10">
+      <c r="A519" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="B519" s="2"/>
+      <c r="C519" s="2"/>
+      <c r="D519" s="2"/>
+      <c r="E519" s="2"/>
+      <c r="F519" s="2"/>
+      <c r="G519" s="2"/>
+      <c r="H519" s="2"/>
+      <c r="I519" s="2"/>
+      <c r="J519" s="2"/>
+    </row>
+    <row r="520" spans="1:10">
+      <c r="A520" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B520" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C520" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D520" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E520" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F520" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G520" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H520" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I520" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J520" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10">
+      <c r="A521" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="B521" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="C521" s="3"/>
+      <c r="D521" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E521" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="F521" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G521" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H521" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I521" s="6" t="s">
+        <v>379</v>
+      </c>
+      <c r="J521" s="6" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="523" spans="1:10">
+      <c r="A523" t="s">
+        <v>20</v>
+      </c>
+      <c r="B523" t="s">
+        <v>377</v>
+      </c>
+      <c r="C523" t="s">
         <v>21</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D523" t="s">
+        <v>380</v>
+      </c>
+      <c r="E523" t="s">
+        <v>5</v>
+      </c>
+      <c r="F523" t="s">
+        <v>14</v>
+      </c>
+      <c r="G523" t="s">
+        <v>7</v>
+      </c>
+      <c r="H523" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10">
+      <c r="A524" t="s">
+        <v>9</v>
+      </c>
+      <c r="B524" t="s">
+        <v>18</v>
+      </c>
+      <c r="C524" t="s">
+        <v>23</v>
+      </c>
+      <c r="D524" t="s">
+        <v>24</v>
+      </c>
+      <c r="E524" t="s">
+        <v>25</v>
+      </c>
+      <c r="F524" t="s">
+        <v>26</v>
+      </c>
+      <c r="G524" t="s">
+        <v>8</v>
+      </c>
+      <c r="H524" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="525" spans="1:10">
+      <c r="A525" t="s">
+        <v>27</v>
+      </c>
+      <c r="B525" t="s">
+        <v>379</v>
+      </c>
+      <c r="C525" t="s">
+        <v>28</v>
+      </c>
+      <c r="D525" t="s">
+        <v>379</v>
+      </c>
+      <c r="E525" t="s">
+        <v>29</v>
+      </c>
+      <c r="F525" t="s">
+        <v>30</v>
+      </c>
+      <c r="G525" t="s">
+        <v>31</v>
+      </c>
+      <c r="H525" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10">
+      <c r="A526" t="s">
+        <v>32</v>
+      </c>
+      <c r="B526" t="s">
+        <v>30</v>
+      </c>
+      <c r="C526" t="s">
+        <v>33</v>
+      </c>
+      <c r="D526" t="s">
+        <v>34</v>
+      </c>
+      <c r="E526" t="s">
+        <v>6</v>
+      </c>
+      <c r="F526" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10">
+      <c r="A529" s="7"/>
+    </row>
+    <row r="531" spans="1:10">
+      <c r="A531" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="B531" s="2"/>
+      <c r="C531" s="2"/>
+      <c r="D531" s="2"/>
+      <c r="E531" s="2"/>
+      <c r="F531" s="2"/>
+      <c r="G531" s="2"/>
+      <c r="H531" s="2"/>
+      <c r="I531" s="2"/>
+      <c r="J531" s="2"/>
+    </row>
+    <row r="532" spans="1:10">
+      <c r="A532" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B532" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C532" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D532" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E532" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F532" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G532" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H532" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I532" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J532" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10">
+      <c r="A533" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B533" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="C533" s="3"/>
+      <c r="D533" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="E533" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="F533" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C10">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="G533" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="H533" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I533" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="J533" s="6"/>
+    </row>
+    <row r="535" spans="1:10">
+      <c r="A535" t="s">
+        <v>20</v>
+      </c>
+      <c r="B535" t="s">
+        <v>383</v>
+      </c>
+      <c r="C535" t="s">
+        <v>21</v>
+      </c>
+      <c r="D535" t="s">
+        <v>387</v>
+      </c>
+      <c r="E535" t="s">
+        <v>5</v>
+      </c>
+      <c r="F535" t="s">
+        <v>384</v>
+      </c>
+      <c r="G535" t="s">
+        <v>7</v>
+      </c>
+      <c r="H535" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="536" spans="1:10">
+      <c r="A536" t="s">
+        <v>9</v>
+      </c>
+      <c r="B536" t="s">
+        <v>16</v>
+      </c>
+      <c r="C536" t="s">
+        <v>23</v>
+      </c>
+      <c r="D536" t="s">
+        <v>388</v>
+      </c>
+      <c r="E536" t="s">
+        <v>25</v>
+      </c>
+      <c r="F536" t="s">
+        <v>389</v>
+      </c>
+      <c r="G536" t="s">
+        <v>8</v>
+      </c>
+      <c r="H536" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10">
+      <c r="A537" t="s">
+        <v>27</v>
+      </c>
+      <c r="B537" t="s">
+        <v>386</v>
+      </c>
+      <c r="C537" t="s">
+        <v>28</v>
+      </c>
+      <c r="D537" t="s">
+        <v>30</v>
+      </c>
+      <c r="E537" t="s">
+        <v>29</v>
+      </c>
+      <c r="F537" t="s">
+        <v>30</v>
+      </c>
+      <c r="G537" t="s">
+        <v>31</v>
+      </c>
+      <c r="H537" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="538" spans="1:10">
+      <c r="A538" t="s">
+        <v>32</v>
+      </c>
+      <c r="B538" t="s">
+        <v>30</v>
+      </c>
+      <c r="C538" t="s">
+        <v>33</v>
+      </c>
+      <c r="D538" t="s">
+        <v>34</v>
+      </c>
+      <c r="E538" t="s">
+        <v>6</v>
+      </c>
+      <c r="F538" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10">
+      <c r="A541" s="7"/>
+    </row>
+    <row r="543" spans="1:10">
+      <c r="A543" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="B543" s="2"/>
+      <c r="C543" s="2"/>
+      <c r="D543" s="2"/>
+      <c r="E543" s="2"/>
+      <c r="F543" s="2"/>
+      <c r="G543" s="2"/>
+      <c r="H543" s="2"/>
+      <c r="I543" s="2"/>
+      <c r="J543" s="2"/>
+    </row>
+    <row r="544" spans="1:10">
+      <c r="A544" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B544" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C544" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D544" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E544" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F544" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G544" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H544" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I544" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J544" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="545" spans="1:10">
+      <c r="A545" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B545" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C545" s="3"/>
+      <c r="D545" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E545" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="F545" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G545" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H545" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I545" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="E10" t="s">
+      <c r="J545" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10">
+      <c r="A547" t="s">
+        <v>20</v>
+      </c>
+      <c r="B547" t="s">
+        <v>391</v>
+      </c>
+      <c r="C547" t="s">
+        <v>21</v>
+      </c>
+      <c r="D547" t="s">
+        <v>393</v>
+      </c>
+      <c r="E547" t="s">
+        <v>5</v>
+      </c>
+      <c r="F547" t="s">
+        <v>14</v>
+      </c>
+      <c r="G547" t="s">
+        <v>7</v>
+      </c>
+      <c r="H547" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10">
+      <c r="A548" t="s">
+        <v>9</v>
+      </c>
+      <c r="B548" t="s">
+        <v>18</v>
+      </c>
+      <c r="C548" t="s">
+        <v>23</v>
+      </c>
+      <c r="D548" t="s">
+        <v>24</v>
+      </c>
+      <c r="E548" t="s">
+        <v>25</v>
+      </c>
+      <c r="F548" t="s">
+        <v>26</v>
+      </c>
+      <c r="G548" t="s">
+        <v>8</v>
+      </c>
+      <c r="H548" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="549" spans="1:10">
+      <c r="A549" t="s">
+        <v>27</v>
+      </c>
+      <c r="B549" t="s">
+        <v>41</v>
+      </c>
+      <c r="C549" t="s">
+        <v>28</v>
+      </c>
+      <c r="D549" t="s">
+        <v>41</v>
+      </c>
+      <c r="E549" t="s">
+        <v>29</v>
+      </c>
+      <c r="F549" t="s">
+        <v>30</v>
+      </c>
+      <c r="G549" t="s">
+        <v>31</v>
+      </c>
+      <c r="H549" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10">
+      <c r="A550" t="s">
+        <v>32</v>
+      </c>
+      <c r="B550" t="s">
+        <v>30</v>
+      </c>
+      <c r="C550" t="s">
+        <v>33</v>
+      </c>
+      <c r="D550" t="s">
+        <v>34</v>
+      </c>
+      <c r="E550" t="s">
+        <v>6</v>
+      </c>
+      <c r="F550" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="553" spans="1:10">
+      <c r="A553" s="7"/>
+    </row>
+    <row r="555" spans="1:10">
+      <c r="A555" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="B555" s="2"/>
+      <c r="C555" s="2"/>
+      <c r="D555" s="2"/>
+      <c r="E555" s="2"/>
+      <c r="F555" s="2"/>
+      <c r="G555" s="2"/>
+      <c r="H555" s="2"/>
+      <c r="I555" s="2"/>
+      <c r="J555" s="2"/>
+    </row>
+    <row r="556" spans="1:10">
+      <c r="A556" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B556" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C556" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D556" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E556" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F556" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G556" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H556" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I556" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J556" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10">
+      <c r="A557" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="B557" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="C557" s="3"/>
+      <c r="D557" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E557" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="F557" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G557" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H557" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I557" s="6" t="s">
+        <v>398</v>
+      </c>
+      <c r="J557" s="6" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10">
+      <c r="A559" t="s">
+        <v>20</v>
+      </c>
+      <c r="B559" t="s">
+        <v>396</v>
+      </c>
+      <c r="C559" t="s">
+        <v>21</v>
+      </c>
+      <c r="D559" t="s">
+        <v>393</v>
+      </c>
+      <c r="E559" t="s">
+        <v>5</v>
+      </c>
+      <c r="F559" t="s">
+        <v>14</v>
+      </c>
+      <c r="G559" t="s">
+        <v>7</v>
+      </c>
+      <c r="H559" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10">
+      <c r="A560" t="s">
+        <v>9</v>
+      </c>
+      <c r="B560" t="s">
+        <v>18</v>
+      </c>
+      <c r="C560" t="s">
+        <v>23</v>
+      </c>
+      <c r="D560" t="s">
+        <v>24</v>
+      </c>
+      <c r="E560" t="s">
+        <v>25</v>
+      </c>
+      <c r="F560" t="s">
+        <v>26</v>
+      </c>
+      <c r="G560" t="s">
+        <v>8</v>
+      </c>
+      <c r="H560" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10">
+      <c r="A561" t="s">
+        <v>27</v>
+      </c>
+      <c r="B561" t="s">
+        <v>398</v>
+      </c>
+      <c r="C561" t="s">
+        <v>28</v>
+      </c>
+      <c r="D561" t="s">
+        <v>398</v>
+      </c>
+      <c r="E561" t="s">
+        <v>29</v>
+      </c>
+      <c r="F561" t="s">
+        <v>30</v>
+      </c>
+      <c r="G561" t="s">
+        <v>31</v>
+      </c>
+      <c r="H561" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10">
+      <c r="A562" t="s">
+        <v>32</v>
+      </c>
+      <c r="B562" t="s">
+        <v>30</v>
+      </c>
+      <c r="C562" t="s">
+        <v>33</v>
+      </c>
+      <c r="D562" t="s">
+        <v>34</v>
+      </c>
+      <c r="E562" t="s">
+        <v>6</v>
+      </c>
+      <c r="F562" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10">
+      <c r="A565" s="7"/>
+    </row>
+    <row r="567" spans="1:10">
+      <c r="A567" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="B567" s="2"/>
+      <c r="C567" s="2"/>
+      <c r="D567" s="2"/>
+      <c r="E567" s="2"/>
+      <c r="F567" s="2"/>
+      <c r="G567" s="2"/>
+      <c r="H567" s="2"/>
+      <c r="I567" s="2"/>
+      <c r="J567" s="2"/>
+    </row>
+    <row r="568" spans="1:10">
+      <c r="A568" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B568" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C568" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D568" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E568" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F568" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G568" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H568" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I568" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J568" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="569" spans="1:10">
+      <c r="A569" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B569" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="C569" s="3"/>
+      <c r="D569" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="E569" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="F569" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G569" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="H569" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I569" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="J569" s="6"/>
+    </row>
+    <row r="571" spans="1:10">
+      <c r="A571" t="s">
+        <v>20</v>
+      </c>
+      <c r="B571" t="s">
+        <v>401</v>
+      </c>
+      <c r="C571" t="s">
+        <v>21</v>
+      </c>
+      <c r="D571" t="s">
+        <v>403</v>
+      </c>
+      <c r="E571" t="s">
+        <v>5</v>
+      </c>
+      <c r="F571" t="s">
+        <v>384</v>
+      </c>
+      <c r="G571" t="s">
+        <v>7</v>
+      </c>
+      <c r="H571" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10">
+      <c r="A572" t="s">
+        <v>9</v>
+      </c>
+      <c r="B572" t="s">
+        <v>16</v>
+      </c>
+      <c r="C572" t="s">
+        <v>23</v>
+      </c>
+      <c r="D572" t="s">
+        <v>388</v>
+      </c>
+      <c r="E572" t="s">
+        <v>25</v>
+      </c>
+      <c r="F572" t="s">
+        <v>389</v>
+      </c>
+      <c r="G572" t="s">
+        <v>8</v>
+      </c>
+      <c r="H572" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="573" spans="1:10">
+      <c r="A573" t="s">
+        <v>27</v>
+      </c>
+      <c r="B573" t="s">
+        <v>49</v>
+      </c>
+      <c r="C573" t="s">
+        <v>28</v>
+      </c>
+      <c r="D573" t="s">
+        <v>30</v>
+      </c>
+      <c r="E573" t="s">
+        <v>29</v>
+      </c>
+      <c r="F573" t="s">
+        <v>30</v>
+      </c>
+      <c r="G573" t="s">
+        <v>31</v>
+      </c>
+      <c r="H573" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10">
+      <c r="A574" t="s">
+        <v>32</v>
+      </c>
+      <c r="B574" t="s">
+        <v>30</v>
+      </c>
+      <c r="C574" t="s">
+        <v>33</v>
+      </c>
+      <c r="D574" t="s">
+        <v>34</v>
+      </c>
+      <c r="E574" t="s">
+        <v>6</v>
+      </c>
+      <c r="F574" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10">
+      <c r="A577" s="7"/>
+    </row>
+    <row r="579" spans="1:10">
+      <c r="A579" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="B579" s="2"/>
+      <c r="C579" s="2"/>
+      <c r="D579" s="2"/>
+      <c r="E579" s="2"/>
+      <c r="F579" s="2"/>
+      <c r="G579" s="2"/>
+      <c r="H579" s="2"/>
+      <c r="I579" s="2"/>
+      <c r="J579" s="2"/>
+    </row>
+    <row r="580" spans="1:10">
+      <c r="A580" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B580" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C580" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D580" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E580" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F580" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G580" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H580" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I580" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J580" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10">
+      <c r="A581" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="F10" t="s">
-[...5 lines deleted...]
-      <c r="H10" t="s">
+      <c r="B581" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="C581" s="3"/>
+      <c r="D581" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="E581" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="F581" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G581" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="H581" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I581" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="J581" s="6"/>
+    </row>
+    <row r="583" spans="1:10">
+      <c r="A583" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B583" t="s">
+        <v>405</v>
+      </c>
+      <c r="C583" t="s">
+        <v>21</v>
+      </c>
+      <c r="D583" t="s">
+        <v>403</v>
+      </c>
+      <c r="E583" t="s">
+        <v>5</v>
+      </c>
+      <c r="F583" t="s">
+        <v>384</v>
+      </c>
+      <c r="G583" t="s">
+        <v>7</v>
+      </c>
+      <c r="H583" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10">
+      <c r="A584" t="s">
+        <v>9</v>
+      </c>
+      <c r="B584" t="s">
+        <v>16</v>
+      </c>
+      <c r="C584" t="s">
+        <v>23</v>
+      </c>
+      <c r="D584" t="s">
+        <v>388</v>
+      </c>
+      <c r="E584" t="s">
+        <v>25</v>
+      </c>
+      <c r="F584" t="s">
+        <v>389</v>
+      </c>
+      <c r="G584" t="s">
+        <v>8</v>
+      </c>
+      <c r="H584" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10">
+      <c r="A585" t="s">
+        <v>27</v>
+      </c>
+      <c r="B585" t="s">
+        <v>49</v>
+      </c>
+      <c r="C585" t="s">
+        <v>28</v>
+      </c>
+      <c r="D585" t="s">
+        <v>30</v>
+      </c>
+      <c r="E585" t="s">
         <v>29</v>
       </c>
-      <c r="B11" t="s">
-[...22 lines deleted...]
-      <c r="A12" t="s">
+      <c r="F585" t="s">
+        <v>30</v>
+      </c>
+      <c r="G585" t="s">
+        <v>31</v>
+      </c>
+      <c r="H585" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10">
+      <c r="A586" t="s">
+        <v>32</v>
+      </c>
+      <c r="B586" t="s">
+        <v>30</v>
+      </c>
+      <c r="C586" t="s">
+        <v>33</v>
+      </c>
+      <c r="D586" t="s">
+        <v>34</v>
+      </c>
+      <c r="E586" t="s">
+        <v>6</v>
+      </c>
+      <c r="F586" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10">
+      <c r="A589" s="7"/>
+    </row>
+    <row r="591" spans="1:10">
+      <c r="A591" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="B591" s="2"/>
+      <c r="C591" s="2"/>
+      <c r="D591" s="2"/>
+      <c r="E591" s="2"/>
+      <c r="F591" s="2"/>
+      <c r="G591" s="2"/>
+      <c r="H591" s="2"/>
+      <c r="I591" s="2"/>
+      <c r="J591" s="2"/>
+    </row>
+    <row r="592" spans="1:10">
+      <c r="A592" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B592" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C592" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D592" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E592" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F592" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G592" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H592" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I592" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J592" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10">
+      <c r="A593" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="B593" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="C593" s="3"/>
+      <c r="D593" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="E593" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="F593" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G593" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="H593" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I593" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J593" s="6"/>
+    </row>
+    <row r="595" spans="1:10">
+      <c r="A595" t="s">
+        <v>20</v>
+      </c>
+      <c r="B595" t="s">
+        <v>408</v>
+      </c>
+      <c r="C595" t="s">
         <v>21</v>
       </c>
-      <c r="B12">
-[...17 lines deleted...]
-      <c r="H12" t="s">
+      <c r="D595" t="s">
+        <v>411</v>
+      </c>
+      <c r="E595" t="s">
+        <v>5</v>
+      </c>
+      <c r="F595" t="s">
+        <v>409</v>
+      </c>
+      <c r="G595" t="s">
+        <v>7</v>
+      </c>
+      <c r="H595" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10">
+      <c r="A596" t="s">
+        <v>9</v>
+      </c>
+      <c r="B596" t="s">
+        <v>16</v>
+      </c>
+      <c r="C596" t="s">
+        <v>23</v>
+      </c>
+      <c r="D596" t="s">
+        <v>388</v>
+      </c>
+      <c r="E596" t="s">
+        <v>25</v>
+      </c>
+      <c r="F596" t="s">
+        <v>389</v>
+      </c>
+      <c r="G596" t="s">
+        <v>8</v>
+      </c>
+      <c r="H596" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10">
+      <c r="A597" t="s">
         <v>27</v>
       </c>
-      <c r="I12" t="s">
+      <c r="B597" t="s">
+        <v>41</v>
+      </c>
+      <c r="C597" t="s">
+        <v>28</v>
+      </c>
+      <c r="D597" t="s">
+        <v>30</v>
+      </c>
+      <c r="E597" t="s">
+        <v>29</v>
+      </c>
+      <c r="F597" t="s">
+        <v>30</v>
+      </c>
+      <c r="G597" t="s">
+        <v>31</v>
+      </c>
+      <c r="H597" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10">
+      <c r="A598" t="s">
+        <v>32</v>
+      </c>
+      <c r="B598" t="s">
+        <v>30</v>
+      </c>
+      <c r="C598" t="s">
+        <v>33</v>
+      </c>
+      <c r="D598" t="s">
+        <v>34</v>
+      </c>
+      <c r="E598" t="s">
+        <v>6</v>
+      </c>
+      <c r="F598" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10">
+      <c r="A601" s="7"/>
+    </row>
+    <row r="603" spans="1:10">
+      <c r="A603" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="B603" s="2"/>
+      <c r="C603" s="2"/>
+      <c r="D603" s="2"/>
+      <c r="E603" s="2"/>
+      <c r="F603" s="2"/>
+      <c r="G603" s="2"/>
+      <c r="H603" s="2"/>
+      <c r="I603" s="2"/>
+      <c r="J603" s="2"/>
+    </row>
+    <row r="604" spans="1:10">
+      <c r="A604" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B604" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C604" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D604" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E604" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F604" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G604" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H604" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I604" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J604" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="605" spans="1:10">
+      <c r="A605" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="B605" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="C605" s="3"/>
+      <c r="D605" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="E605" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="F605" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G605" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="H605" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I605" s="6" t="s">
+        <v>414</v>
+      </c>
+      <c r="J605" s="6"/>
+    </row>
+    <row r="607" spans="1:10">
+      <c r="A607" t="s">
+        <v>20</v>
+      </c>
+      <c r="B607" t="s">
+        <v>413</v>
+      </c>
+      <c r="C607" t="s">
+        <v>21</v>
+      </c>
+      <c r="D607" t="s">
+        <v>415</v>
+      </c>
+      <c r="E607" t="s">
+        <v>5</v>
+      </c>
+      <c r="F607" t="s">
+        <v>409</v>
+      </c>
+      <c r="G607" t="s">
+        <v>7</v>
+      </c>
+      <c r="H607" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="608" spans="1:10">
+      <c r="A608" t="s">
+        <v>9</v>
+      </c>
+      <c r="B608" t="s">
+        <v>16</v>
+      </c>
+      <c r="C608" t="s">
+        <v>23</v>
+      </c>
+      <c r="D608" t="s">
+        <v>388</v>
+      </c>
+      <c r="E608" t="s">
+        <v>25</v>
+      </c>
+      <c r="F608" t="s">
+        <v>389</v>
+      </c>
+      <c r="G608" t="s">
+        <v>8</v>
+      </c>
+      <c r="H608" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10">
+      <c r="A609" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B609" t="s">
+        <v>414</v>
+      </c>
+      <c r="C609" t="s">
+        <v>28</v>
+      </c>
+      <c r="D609" t="s">
+        <v>30</v>
+      </c>
+      <c r="E609" t="s">
+        <v>29</v>
+      </c>
+      <c r="F609" t="s">
+        <v>30</v>
+      </c>
+      <c r="G609" t="s">
+        <v>31</v>
+      </c>
+      <c r="H609" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="610" spans="1:10">
+      <c r="A610" t="s">
+        <v>32</v>
+      </c>
+      <c r="B610" t="s">
+        <v>30</v>
+      </c>
+      <c r="C610" t="s">
+        <v>33</v>
+      </c>
+      <c r="D610" t="s">
+        <v>34</v>
+      </c>
+      <c r="E610" t="s">
+        <v>6</v>
+      </c>
+      <c r="F610" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10">
+      <c r="A613" s="7"/>
+    </row>
+    <row r="615" spans="1:10">
+      <c r="A615" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="B615" s="2"/>
+      <c r="C615" s="2"/>
+      <c r="D615" s="2"/>
+      <c r="E615" s="2"/>
+      <c r="F615" s="2"/>
+      <c r="G615" s="2"/>
+      <c r="H615" s="2"/>
+      <c r="I615" s="2"/>
+      <c r="J615" s="2"/>
+    </row>
+    <row r="616" spans="1:10">
+      <c r="A616" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B616" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C616" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D616" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E616" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F616" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G616" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H616" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B13">
-[...17 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I616" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J616" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="617" spans="1:10">
+      <c r="A617" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B617" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="C617" s="3"/>
+      <c r="D617" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="E617" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="F617" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G617" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="H617" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I617" s="6" t="s">
+        <v>418</v>
+      </c>
+      <c r="J617" s="6"/>
+    </row>
+    <row r="619" spans="1:10">
+      <c r="A619" t="s">
+        <v>20</v>
+      </c>
+      <c r="B619" t="s">
+        <v>417</v>
+      </c>
+      <c r="C619" t="s">
+        <v>21</v>
+      </c>
+      <c r="D619" t="s">
+        <v>419</v>
+      </c>
+      <c r="E619" t="s">
+        <v>5</v>
+      </c>
+      <c r="F619" t="s">
+        <v>384</v>
+      </c>
+      <c r="G619" t="s">
+        <v>7</v>
+      </c>
+      <c r="H619" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10">
+      <c r="A620" t="s">
+        <v>9</v>
+      </c>
+      <c r="B620" t="s">
+        <v>16</v>
+      </c>
+      <c r="C620" t="s">
+        <v>23</v>
+      </c>
+      <c r="D620" t="s">
+        <v>388</v>
+      </c>
+      <c r="E620" t="s">
+        <v>25</v>
+      </c>
+      <c r="F620" t="s">
+        <v>389</v>
+      </c>
+      <c r="G620" t="s">
+        <v>8</v>
+      </c>
+      <c r="H620" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="621" spans="1:10">
+      <c r="A621" t="s">
         <v>27</v>
       </c>
-      <c r="I13" t="s">
+      <c r="B621" t="s">
+        <v>418</v>
+      </c>
+      <c r="C621" t="s">
+        <v>28</v>
+      </c>
+      <c r="D621" t="s">
+        <v>30</v>
+      </c>
+      <c r="E621" t="s">
+        <v>29</v>
+      </c>
+      <c r="F621" t="s">
+        <v>30</v>
+      </c>
+      <c r="G621" t="s">
+        <v>31</v>
+      </c>
+      <c r="H621" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10">
+      <c r="A622" t="s">
+        <v>32</v>
+      </c>
+      <c r="B622" t="s">
+        <v>30</v>
+      </c>
+      <c r="C622" t="s">
+        <v>33</v>
+      </c>
+      <c r="D622" t="s">
+        <v>34</v>
+      </c>
+      <c r="E622" t="s">
+        <v>6</v>
+      </c>
+      <c r="F622" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="625" spans="1:10">
+      <c r="A625" s="7"/>
+    </row>
+    <row r="627" spans="1:10">
+      <c r="A627" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="B627" s="2"/>
+      <c r="C627" s="2"/>
+      <c r="D627" s="2"/>
+      <c r="E627" s="2"/>
+      <c r="F627" s="2"/>
+      <c r="G627" s="2"/>
+      <c r="H627" s="2"/>
+      <c r="I627" s="2"/>
+      <c r="J627" s="2"/>
+    </row>
+    <row r="628" spans="1:10">
+      <c r="A628" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B628" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C628" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D628" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E628" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F628" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G628" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H628" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I628" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J628" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10">
+      <c r="A629" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="B629" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="C629" s="3"/>
+      <c r="D629" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="E629" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="F629" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G629" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="H629" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I629" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="J629" s="6"/>
+    </row>
+    <row r="631" spans="1:10">
+      <c r="A631" t="s">
+        <v>20</v>
+      </c>
+      <c r="B631" t="s">
+        <v>422</v>
+      </c>
+      <c r="C631" t="s">
+        <v>21</v>
+      </c>
+      <c r="D631" t="s">
+        <v>425</v>
+      </c>
+      <c r="E631" t="s">
+        <v>5</v>
+      </c>
+      <c r="F631" t="s">
+        <v>384</v>
+      </c>
+      <c r="G631" t="s">
+        <v>7</v>
+      </c>
+      <c r="H631" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="632" spans="1:10">
+      <c r="A632" t="s">
+        <v>9</v>
+      </c>
+      <c r="B632" t="s">
+        <v>16</v>
+      </c>
+      <c r="C632" t="s">
+        <v>23</v>
+      </c>
+      <c r="D632" t="s">
+        <v>51</v>
+      </c>
+      <c r="E632" t="s">
+        <v>25</v>
+      </c>
+      <c r="F632" t="s">
+        <v>389</v>
+      </c>
+      <c r="G632" t="s">
+        <v>8</v>
+      </c>
+      <c r="H632" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="633" spans="1:10">
+      <c r="A633" t="s">
         <v>27</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H14" t="s">
+      <c r="B633" t="s">
+        <v>424</v>
+      </c>
+      <c r="C633" t="s">
+        <v>28</v>
+      </c>
+      <c r="D633" t="s">
+        <v>30</v>
+      </c>
+      <c r="E633" t="s">
+        <v>29</v>
+      </c>
+      <c r="F633" t="s">
+        <v>30</v>
+      </c>
+      <c r="G633" t="s">
+        <v>31</v>
+      </c>
+      <c r="H633" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10">
+      <c r="A634" t="s">
+        <v>32</v>
+      </c>
+      <c r="B634" t="s">
+        <v>30</v>
+      </c>
+      <c r="C634" t="s">
+        <v>33</v>
+      </c>
+      <c r="D634" t="s">
+        <v>34</v>
+      </c>
+      <c r="E634" t="s">
+        <v>6</v>
+      </c>
+      <c r="F634" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="637" spans="1:10">
+      <c r="A637" s="7"/>
+    </row>
+    <row r="639" spans="1:10">
+      <c r="A639" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="B639" s="2"/>
+      <c r="C639" s="2"/>
+      <c r="D639" s="2"/>
+      <c r="E639" s="2"/>
+      <c r="F639" s="2"/>
+      <c r="G639" s="2"/>
+      <c r="H639" s="2"/>
+      <c r="I639" s="2"/>
+      <c r="J639" s="2"/>
+    </row>
+    <row r="640" spans="1:10">
+      <c r="A640" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B640" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C640" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D640" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E640" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F640" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G640" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H640" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I640" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J640" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="641" spans="1:10">
+      <c r="A641" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="B641" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="C641" s="3"/>
+      <c r="D641" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="E641" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="F641" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G641" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="H641" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I641" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="J641" s="6"/>
+    </row>
+    <row r="643" spans="1:10">
+      <c r="A643" t="s">
         <v>20</v>
       </c>
-      <c r="I14" t="s">
-[...33 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B643" t="s">
+        <v>428</v>
+      </c>
+      <c r="C643" t="s">
         <v>21</v>
       </c>
-      <c r="B16">
-[...79 lines deleted...]
-        <v>55</v>
+      <c r="D643" t="s">
+        <v>431</v>
+      </c>
+      <c r="E643" t="s">
+        <v>5</v>
+      </c>
+      <c r="F643" t="s">
+        <v>384</v>
+      </c>
+      <c r="G643" t="s">
+        <v>7</v>
+      </c>
+      <c r="H643" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="644" spans="1:10">
+      <c r="A644" t="s">
+        <v>9</v>
+      </c>
+      <c r="B644" t="s">
+        <v>16</v>
+      </c>
+      <c r="C644" t="s">
+        <v>23</v>
+      </c>
+      <c r="D644" t="s">
+        <v>388</v>
+      </c>
+      <c r="E644" t="s">
+        <v>25</v>
+      </c>
+      <c r="F644" t="s">
+        <v>389</v>
+      </c>
+      <c r="G644" t="s">
+        <v>8</v>
+      </c>
+      <c r="H644" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="645" spans="1:10">
+      <c r="A645" t="s">
+        <v>27</v>
+      </c>
+      <c r="B645" t="s">
+        <v>430</v>
+      </c>
+      <c r="C645" t="s">
+        <v>28</v>
+      </c>
+      <c r="D645" t="s">
+        <v>30</v>
+      </c>
+      <c r="E645" t="s">
+        <v>29</v>
+      </c>
+      <c r="F645" t="s">
+        <v>30</v>
+      </c>
+      <c r="G645" t="s">
+        <v>31</v>
+      </c>
+      <c r="H645" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="646" spans="1:10">
+      <c r="A646" t="s">
+        <v>32</v>
+      </c>
+      <c r="B646" t="s">
+        <v>30</v>
+      </c>
+      <c r="C646" t="s">
+        <v>33</v>
+      </c>
+      <c r="D646" t="s">
+        <v>34</v>
+      </c>
+      <c r="E646" t="s">
+        <v>6</v>
+      </c>
+      <c r="F646" t="s">
+        <v>429</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="F9:H9"/>
+    <mergeCell ref="A14:J14"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="A26:J26"/>
+    <mergeCell ref="F33:H33"/>
+    <mergeCell ref="A35:H35"/>
+    <mergeCell ref="A37:H37"/>
+    <mergeCell ref="A40:H40"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A50:H50"/>
+    <mergeCell ref="A53:H53"/>
+    <mergeCell ref="A55:C55"/>
+    <mergeCell ref="A59:E59"/>
+    <mergeCell ref="A63:H63"/>
+    <mergeCell ref="A66:H66"/>
+    <mergeCell ref="A68:C68"/>
+    <mergeCell ref="A72:E72"/>
+    <mergeCell ref="A76:H76"/>
+    <mergeCell ref="A79:H79"/>
+    <mergeCell ref="A81:C81"/>
+    <mergeCell ref="A85:E85"/>
+    <mergeCell ref="A89:H89"/>
+    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="A94:C94"/>
+    <mergeCell ref="A98:E98"/>
+    <mergeCell ref="A102:H102"/>
+    <mergeCell ref="A105:H105"/>
+    <mergeCell ref="A107:C107"/>
+    <mergeCell ref="A111:E111"/>
+    <mergeCell ref="A115:H115"/>
+    <mergeCell ref="A118:H118"/>
+    <mergeCell ref="A120:C120"/>
+    <mergeCell ref="A124:E124"/>
+    <mergeCell ref="A128:H128"/>
+    <mergeCell ref="A131:H131"/>
+    <mergeCell ref="A133:C133"/>
+    <mergeCell ref="A137:E137"/>
+    <mergeCell ref="A141:H141"/>
+    <mergeCell ref="A144:H144"/>
+    <mergeCell ref="A146:C146"/>
+    <mergeCell ref="A150:E150"/>
+    <mergeCell ref="A154:H154"/>
+    <mergeCell ref="A157:H157"/>
+    <mergeCell ref="A159:C159"/>
+    <mergeCell ref="A163:E163"/>
+    <mergeCell ref="A167:H167"/>
+    <mergeCell ref="A170:H170"/>
+    <mergeCell ref="A172:C172"/>
+    <mergeCell ref="A176:E176"/>
+    <mergeCell ref="A180:H180"/>
+    <mergeCell ref="A183:H183"/>
+    <mergeCell ref="A185:C185"/>
+    <mergeCell ref="A189:E189"/>
+    <mergeCell ref="A193:H193"/>
+    <mergeCell ref="A196:H196"/>
+    <mergeCell ref="A198:C198"/>
+    <mergeCell ref="A202:E202"/>
+    <mergeCell ref="A206:H206"/>
+    <mergeCell ref="A209:H209"/>
+    <mergeCell ref="A211:C211"/>
+    <mergeCell ref="A215:E215"/>
+    <mergeCell ref="A219:H219"/>
+    <mergeCell ref="A222:H222"/>
+    <mergeCell ref="A224:C224"/>
+    <mergeCell ref="A228:E228"/>
+    <mergeCell ref="A232:H232"/>
+    <mergeCell ref="A235:H235"/>
+    <mergeCell ref="A237:C237"/>
+    <mergeCell ref="A241:E241"/>
+    <mergeCell ref="A245:H245"/>
+    <mergeCell ref="A248:H248"/>
+    <mergeCell ref="A250:C250"/>
+    <mergeCell ref="A254:E254"/>
+    <mergeCell ref="A258:H258"/>
+    <mergeCell ref="A261:H261"/>
+    <mergeCell ref="A263:C263"/>
+    <mergeCell ref="A267:E267"/>
+    <mergeCell ref="A271:H271"/>
+    <mergeCell ref="A274:H274"/>
+    <mergeCell ref="A276:C276"/>
+    <mergeCell ref="A280:E280"/>
+    <mergeCell ref="A284:H284"/>
+    <mergeCell ref="A287:H287"/>
+    <mergeCell ref="A289:C289"/>
+    <mergeCell ref="A293:E293"/>
+    <mergeCell ref="A297:H297"/>
+    <mergeCell ref="A300:H300"/>
+    <mergeCell ref="A302:C302"/>
+    <mergeCell ref="A306:E306"/>
+    <mergeCell ref="A310:H310"/>
+    <mergeCell ref="A313:H313"/>
+    <mergeCell ref="A315:C315"/>
+    <mergeCell ref="A319:E319"/>
+    <mergeCell ref="A323:H323"/>
+    <mergeCell ref="A326:H326"/>
+    <mergeCell ref="A328:C328"/>
+    <mergeCell ref="A332:E332"/>
+    <mergeCell ref="A336:H336"/>
+    <mergeCell ref="A339:H339"/>
+    <mergeCell ref="A341:C341"/>
+    <mergeCell ref="A345:E345"/>
+    <mergeCell ref="A349:H349"/>
+    <mergeCell ref="A352:H352"/>
+    <mergeCell ref="A354:C354"/>
+    <mergeCell ref="A358:E358"/>
+    <mergeCell ref="A362:H362"/>
+    <mergeCell ref="A365:H365"/>
+    <mergeCell ref="A367:C367"/>
+    <mergeCell ref="A371:E371"/>
+    <mergeCell ref="A375:H375"/>
+    <mergeCell ref="A378:H378"/>
+    <mergeCell ref="A380:C380"/>
+    <mergeCell ref="A384:E384"/>
+    <mergeCell ref="A388:H388"/>
+    <mergeCell ref="A391:H391"/>
+    <mergeCell ref="A393:C393"/>
+    <mergeCell ref="A397:E397"/>
+    <mergeCell ref="A401:H401"/>
+    <mergeCell ref="A404:H404"/>
+    <mergeCell ref="A406:C406"/>
+    <mergeCell ref="A410:E410"/>
+    <mergeCell ref="A414:H414"/>
+    <mergeCell ref="A417:H417"/>
+    <mergeCell ref="A419:C419"/>
+    <mergeCell ref="A423:E423"/>
+    <mergeCell ref="A427:H427"/>
+    <mergeCell ref="A430:H430"/>
+    <mergeCell ref="A432:C432"/>
+    <mergeCell ref="A436:E436"/>
+    <mergeCell ref="A440:H440"/>
+    <mergeCell ref="A443:H443"/>
+    <mergeCell ref="A445:C445"/>
+    <mergeCell ref="A449:E449"/>
+    <mergeCell ref="A453:H453"/>
+    <mergeCell ref="A456:H456"/>
+    <mergeCell ref="A458:C458"/>
+    <mergeCell ref="A462:E462"/>
+    <mergeCell ref="A466:H466"/>
+    <mergeCell ref="A469:H469"/>
+    <mergeCell ref="A471:C471"/>
+    <mergeCell ref="A475:E475"/>
+    <mergeCell ref="A479:H479"/>
+    <mergeCell ref="A482:H482"/>
+    <mergeCell ref="A484:C484"/>
+    <mergeCell ref="A488:E488"/>
+    <mergeCell ref="A495:J495"/>
+    <mergeCell ref="F502:H502"/>
+    <mergeCell ref="A507:J507"/>
+    <mergeCell ref="F514:H514"/>
+    <mergeCell ref="A519:J519"/>
+    <mergeCell ref="F526:H526"/>
+    <mergeCell ref="A531:J531"/>
+    <mergeCell ref="F538:H538"/>
+    <mergeCell ref="A543:J543"/>
+    <mergeCell ref="F550:H550"/>
+    <mergeCell ref="A555:J555"/>
+    <mergeCell ref="F562:H562"/>
+    <mergeCell ref="A567:J567"/>
+    <mergeCell ref="F574:H574"/>
+    <mergeCell ref="A579:J579"/>
+    <mergeCell ref="F586:H586"/>
+    <mergeCell ref="A591:J591"/>
+    <mergeCell ref="F598:H598"/>
+    <mergeCell ref="A603:J603"/>
+    <mergeCell ref="F610:H610"/>
+    <mergeCell ref="A615:J615"/>
+    <mergeCell ref="F622:H622"/>
+    <mergeCell ref="A627:J627"/>
+    <mergeCell ref="F634:H634"/>
+    <mergeCell ref="A639:J639"/>
+    <mergeCell ref="F646:H646"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>